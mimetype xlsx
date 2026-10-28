--- v0 (2026-07-29)
+++ v1 (2026-10-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -129,72 +129,79 @@
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Now We Are Six</t>
   </si>
   <si>
     <t>A.A. Milne</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0G1B1HNWP</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
+  </si>
+  <si>
+    <t>Children &amp; Young Adult</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV007000</t>
   </si>
   <si>
     <t>Now We Are Six is a delightful collection of children’s poems written by A. A. Milne and first published in 1927. Milne, an English author and playwright, is best known for creating the beloved characters Winnie-the-Pooh and Christopher Robin, whose gentle adventures have charmed generations of readers. With illustrations by the talented E. H. Shepard, Now We Are Six continues the enchanting world that began in Milne’s earlier books, combining warmth, humor, and childlike wonder.
 The book contains thirty-five poems, many featuring familiar characters from the Hundred Acre Wood, including Pooh and his friends, though others explore a broader range of imaginative childhood experiences. The verses capture the voice and curiosity of a child at around six years old — a time poised between innocence and growing awareness of the larger world. Through simple yet lyrical language, Milne celebrates everyday joys, small adventures, and the whimsical thoughts that fill a child’s mind.
 Poems such as “The End,” “Sneezles,” and “Us Two” reflect themes of friendship, playfulness, and imagination. Others touch on deeper feelings of curiosity, pride, and the gentle realization of growing up. Milne’s gift lies in his ability to translate the inner world of childhood into words that resonate with both children and adults — blending lighthearted fun with quiet moments of reflection.
 Now We Are Six complements Milne’s other classic works, When We Were Very Young (1924) and the Winnie-the-Pooh stories, forming part of a timeless literary universe defined by innocence, kindness, and imagination.
 Even nearly a century after its publication, Now We Are Six remains a cherished classic of children’s literature, admired for its musical rhythm, tender humor, and deep understanding of childhood. It stands as a joyful reminder of the magic of being young and the beauty of seeing the world with wonder.</t>
   </si>
   <si>
-    <t>A.A. Milne was born in London in 1882 and became a successful playwright and poet. He based Winnie-the-Pooh, Piglet and friends on the real nursery toys of his son Christopher Robin and published the first of their adventures in 1926. Since then, Pooh has become a world-famous bear, and Milne’s stories have been translated into sixty-two languages.</t>
+    <t>A. A. Milne, whose full name was ‘Alan Alexander Milne’, was an English author, poet, playwright, and journalist best known around the world as the creator of “Winnie-the-Pooh”. Born on January 18, 1882, in London, Milne grew up in a family connected with education. His father, John Vine Milne, ran a private school, and Milne later attended Westminster School before studying mathematics at Trinity College, Cambridge. Although mathematics was his formal subject, writing soon became his real calling. While at Cambridge, he contributed to the student magazine ‘Granta’, and his humorous writing eventually brought him to the attention of ‘Punch’, the influential British humor magazine. He became an assistant editor there and developed a reputation for witty essays, verse, and satire.
+Milne's early literary career was not primarily focused on children's books. He was an accomplished “playwright, novelist, poet, and humorist”, and his stage comedies became particularly successful after the First World War. His works included ‘Mr. Pim Passes By’, ‘The Dover Road’, and the detective novel ‘The Red House Mystery’. His experiences during World War I also influenced his later writing about war and pacifism. Milne served in the British Army and later worked in military intelligence, an experience that contributed to his increasingly critical attitude toward warfare.
+The defining chapter of "A. A. Milne's literary life" began with the birth of his only child, “Christopher Robin Milne”, in 1920. Christopher's stuffed animals inspired many of the characters in Milne's children's books. The teddy bear became Winnie-the-Pooh, while other toys inspired Piglet, Eeyore, Tigger, Kanga, and Roo. Milne transformed these familiar toys and the landscape around the family's home near Ashdown Forest into the imaginative “Hundred Acre Wood”. His children's poetry collections, ‘When We Were Very Young’ (1924) and ‘Now We Are Six’ (1927), were followed by ‘Winnie-the-Pooh’ (1926) and ‘The House at Pooh Corner’ (1928). Illustrated by “E. H. Shepard”, these books became enduring classics of children's literature.
+Despite the enormous success of Winnie-the-Pooh, Milne sometimes felt frustrated that readers associated him almost exclusively with children's literature, while his plays, novels, poetry, and nonfiction received far less attention. His later books explored adult subjects, including war, politics, and his own life as a writer. He published his autobiography ‘It's Too Late Now’ in 1939 and continued writing through the 1940s and early 1950s.
+A. A. Milne died on January 31, 1956, at his home in Sussex, aged 74. Yet his literary legacy has remained remarkably alive. “Winnie-the-Pooh”, Christopher Robin, Piglet, Eeyore, and their friends continue to introduce generations of readers to friendship, imagination, kindness, humor, and the wonder of childhood. Milne's enduring achievement lies not simply in creating a beloved bear, but in giving literary form to the emotional world of childhood in language that remains warm, playful, and deeply human.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5bfbe2ed-19a6-4831-aa95-857e449d7a4f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069258</t>
   </si>
   <si>
     <t>Discover Now We Are Six by A.A. Milne. This book is published by General Press in eBook format, ISBN 9788199258167, ASIN B0G1B1HNWP, under Children's Books, Poetry, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,87 +727,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9788199258167</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>