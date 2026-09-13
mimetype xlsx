--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,72 +135,86 @@
     <t>Of Human Bondage</t>
   </si>
   <si>
     <t>William Somerset Maugham</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDT27MV</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Coming-of-Age Fiction</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
   </si>
   <si>
     <t>FIC027000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>‘Of Human Bondage’ is Maugham's masterpiece strongly autobiographical in nature, although Maugham denied this stating that this was a novel, not an autobiography, though much of it was autobiographical, more is pure invention. Of Human Bondage is often included in lists of best English-language novels of the 20th century.
 From a tormented orphan with a clubfoot, Philip Carey grows into an impressionable young man with a voracious appetite for adventure and knowledge. His cravings take him to Paris at age eighteen to try his hand at art, then back to London to study medicine. But even so, nothing can sate his nagging hunger for experience. Then he falls obsessively in love, embarking on a disastrous relationship that will change his life forever.</t>
   </si>
   <si>
+    <t>William Somerset Maugham (1874–1965) was one of the most widely read English writers of the twentieth century, celebrated for his novels, short stories, and plays. Known for his elegant prose, sharp observations, and deep understanding of human nature, Maugham explored themes of ambition, love, loneliness, morality, and the complexities of personal relationships. His ability to create compelling characters and realistic narratives earned him both critical acclaim and an enduring global readership.
+Maugham was born on January 25, 1874, in Paris, France, where his father worked as a lawyer for the British Embassy. Tragedy struck early in his life when both of his parents died before he reached the age of eleven. He was sent to England to live with his uncle, a strict clergyman, an experience that left him feeling isolated and shy. His childhood struggles, including a persistent stammer, deeply influenced his personality and later found expression in many of his fictional characters.
+Following his family's wishes, Maugham studied medicine at St. Thomas' Hospital in London. While working with patients in the city's poorer neighborhoods, he gained firsthand insight into the hardships of ordinary people. These experiences inspired his first novel, Liza of Lambeth (1897), whose success convinced him to leave medicine and pursue writing full-time.
+Over the following decades, Maugham became one of the world's most successful authors. His novels, including Of Human Bondage, The Moon and Sixpence, The Painted Veil, Cakes and Ale, and The Razor's Edge, explored the emotional struggles and moral choices that shape human lives. His numerous short stories, many inspired by his extensive travels across Europe, Asia, and the South Pacific, displayed his remarkable gift for concise storytelling and vivid characterization. He also achieved considerable success as a playwright, with several of his works becoming popular productions in London's West End.
+During both World Wars, Maugham undertook intelligence work for the British government, experiences that later influenced some of his writings. He spent much of his later life at his villa on the French Riviera, continuing to write and entertain distinguished visitors.
+William Somerset Maugham died on December 16, 1965, at the age of ninety-one. Today, he is remembered as one of the finest storytellers of modern English literature, admired for his clarity, psychological insight, and timeless exploration of the hopes, flaws, and resilience of the human spirit.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e7254a74-6e97-4969-8de4-6010b39fd286.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068978</t>
   </si>
   <si>
-    <t>Discover Of Human Bondage by William Somerset Maugham. This book is published by General Press in eBook format, ISBN 9789354995675, ASIN B0BWDT27MV, under Literature and Fiction.</t>
+    <t>Discover Of Human Bondage by William Somerset Maugham. This book is published by General Press in eBook format, ISBN 9789354995675, ASIN B0BWDT27MV, under Literature and Fiction, Coming-of-Age Fiction, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354995675</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>