--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,86 @@
     <t>Old Indian Legends</t>
   </si>
   <si>
     <t>Zitkála-Šá</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDPLLFD</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Native American Folklore &amp; Mythology</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC010000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>‘Old Indian Legends’ (1901) is a collection of traditional stories from Yankton Dakota writer Zitkála-Šá. Zitkala-Sa was a 19th-century Sioux author and activist. This is a collection of Native American tales you compiled during trips to various reservations. Published while Zitkála-Šá was just beginning her career as an artist and activist, Old Indian Legends collects fourteen traditional legends and stories passed down through Sioux oral tradition. Intending to keep the stories of her people alive, Zitkála-Šá popularized and protected these cultural treasures for generations to come.
 "Whether your interest in Sioux folklore is great or small, you will find this a fascinating book to devour. Pick up a copy today and be thrilled."
 — The Reading Room</t>
   </si>
   <si>
+    <t>Zitkála-Šá (1876–1938), also known by her English name Gertrude Simmons Bonnin, was a Native American writer, educator, musician, and civil rights activist whose work gave a powerful voice to the experiences and aspirations of Indigenous peoples in the United States. Through her essays, stories, speeches, and advocacy, she challenged prejudice, defended Native cultures, and fought tirelessly for the rights and dignity of Indigenous communities. Today, she is remembered as one of the most influential Native American intellectuals of the early twentieth century.
+She was born on February 22, 1876, on the Yankton Sioux Reservation in present-day South Dakota. Her mother was a member of the Yankton Dakota Nation, while her father was of European descent and was largely absent from her life. Raised within Dakota traditions, Zitkála-Šá developed a deep respect for her people's language, customs, and oral storytelling. At the age of eight, she was sent to a Quaker missionary boarding school in Indiana, where she experienced the harsh assimilation policies that sought to erase Native identities. The loss of her traditional clothing, language, and hair left a lasting emotional impact, later becoming the subject of some of her most powerful writings.
+Despite these hardships, Zitkála-Šá excelled academically and pursued higher education at Earlham College. She became a talented violinist, teacher, and writer, using her literary gifts to share authentic Native perspectives with a wider audience. Her essays and autobiographical works, including American Indian Stories, Old Indian Legends, and Impressions of an Indian Childhood, combined personal experience with cultural reflection, revealing both the beauty of Indigenous traditions and the injustices faced by Native peoples.
+Beyond literature, Zitkála-Šá was a passionate activist. She co-founded the National Council of American Indians and worked relentlessly to promote citizenship rights, educational opportunities, healthcare, and legal protections for Native communities. She also collaborated on The Sun Dance Opera, one of the first operas to incorporate Native American themes and music.
+Zitkála-Šá died on January 26, 1938, in Washington, D.C. Her legacy endures through her pioneering writings and lifelong advocacy, which helped preserve Indigenous voices at a time when they were often ignored. She remains an enduring symbol of resilience, cultural pride, and the power of literature to inspire justice, understanding, and lasting social change.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e3b5f24e-9881-4e8c-8338-7887b096f79a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069140</t>
   </si>
   <si>
-    <t>Discover Old Indian Legends by Zitkála-Šá. This book is published by General Press in eBook format, ISBN 9789354996801, ASIN B0BWDPLLFD, under Literature and Fiction.</t>
+    <t>Discover Old Indian Legends by Zitkála-Šá. This book is published by General Press in eBook format, ISBN 9789354996801, ASIN B0BWDPLLFD, under Literature and Fiction, Native American Folklore and Mythology, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354996801</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>