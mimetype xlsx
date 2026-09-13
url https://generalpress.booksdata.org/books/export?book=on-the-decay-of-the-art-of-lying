--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGFZ9G7</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>JUV001000, JUV007000</t>
   </si>
   <si>
     <t>‘On the Decay of the Art of Lying’ is a short essay written by Mark Twain in 1880 for a meeting of the Historical and Antiquarian Club of Hartford, Connecticut. Twain published the text in The Stolen White Elephant Etc. (1882). Twain wrote some of the most enduring works of literature in the English language, including The Adventures of Tom Sawyer and The Adventures of Huckleberry Finn. Personal Recollections of Joan of Arc was his last completed book—and, by his estimate, his best.
 “The wise thing is for us diligently to train ourselves to lie thoughtfully, judiciously; to lie with a good object, and not an evil one; to lie for others' advantage, and not our own; to lie healingly, charitably, humanely, not cruelly, hurtfully, maliciously; to lie gracefully and graciously, not awkwardly and clumsily; to lie firmly, frankly, squarely, with head erect, not haltingly, tortuously, with pusillanimous mien, as being ashamed of our high calling.”
 — Mark Twain (On the Decay of the Art of Lying)</t>
   </si>
   <si>
     <t>Born Samuel Langhorne Clemens in 1835 in Florida, Missouri, Mark Twain was raised in the bustling river town of Hannibal. The mighty Mississippi River deeply shaped his youth and imagination. After his father's death, he left school at twelve to work as a printer's apprentice, igniting his lifelong connection to publishing. He later fulfilled a childhood dream by becoming a Mississippi steamboat pilot, a profession that provided his famous pen name—a river term indicating a safe depth of two fathoms.
 The outbreak of the Civil War in 1861 halted commercial river traffic, prompting Twain to travel west to Nevada in search of silver. When mining proved unsuccessful, he pivoted to journalism. Working as a reporter in Virginia City and San Francisco, he honed his distinctive literary voice: a blend of biting satire, irreverent humor, and keen social observation. In 1865, his humorous short story "The Celebrated Jumping Frog of Calaveras County" became a massive success, catapulting him to national fame.
 Settling in Hartford, Connecticut, Twain entered his most prolific creative period. Drawing heavily upon his idyllic boyhood memories, he published The Adventures of Tom Sawyer in 1876. He followed this with his undisputed masterpiece, Adventures of Huckleberry Finn, in 1884. Often celebrated as the Great American Novel, the book revolutionized the country's literature through its pioneering use of colloquial speech and its profound, uncompromising indictment of institutionalized slavery and Southern hypocrisy.
 Despite achieving unprecedented international acclaim, Twain's final decades were marred by severe financial instability from failed entrepreneurial investments and profound personal grief, including the deaths of his wife and three of his four children. Consequently, his later writings adopted a noticeably darker, more cynical tone that reflected his growing disillusionment with human nature. He passed away in 1910 at the age of seventy-four, leaving behind an enduring legacy as America's premier humorist and a towering architect of modern American literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f6d6b6f2-651f-4e68-8a92-1e8029d76783.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069139</t>
   </si>
   <si>
     <t>Discover On the Decay of the Art of Lying by Mark Twain. This book is published by General Press in eBook format, ISBN 9789354997792, ASIN B0CDGFZ9G7, under Literature and Fiction, Philosophy, Classics.</t>
   </si>
 </sst>
@@ -729,77 +732,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>