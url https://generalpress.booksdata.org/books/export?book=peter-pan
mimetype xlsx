--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,63 +131,74 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Peter Pan</t>
   </si>
   <si>
     <t>J.M. Barrie</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07MR4ZKL6</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV001000, JUV007000</t>
   </si>
   <si>
     <t>2018-12-20 00:00:00</t>
   </si>
   <si>
     <t>Considered a masterpiece since its first appearance on stage in 1904, Peter Pan is JM Barrie’s most famous work and arguably the greatest of all children’s stories. Humorous, satiric, filled with suspenseful cliff-hangers and bittersweet truths, Peter Pan works an indisputable magic on readers of all ages, making it a true classic of imaginative literature. Ever since Peter Pan flew in through Wendy Darling's nursery window and took her off to Never Land, Barrie's classic adventure story has thrilled and delighted generations of theatre-goers.</t>
+  </si>
+  <si>
+    <t>J. M. Barrie (1860–1937), born James Matthew Barrie, was a celebrated Scottish novelist, playwright, and storyteller whose timeless imagination gave the world one of its most beloved literary characters, Peter Pan. His enchanting stories of childhood, adventure, and fantasy have captivated readers and audiences for more than a century. Beneath their charm and humor, Barrie's works explore profound themes of innocence, love, loss, memory, and the bittersweet passage of time.
+Born on May 9, 1860, in the small town of Kirriemuir, Angus, Scotland, Barrie was the ninth of ten children in a close-knit weaving family. His childhood was deeply affected by the tragic death of his older brother David in a skating accident. Witnessing his mother's enduring grief left a lasting emotional impression on Barrie and influenced many of his later writings, particularly his reflections on childhood and the desire to preserve innocence.
+Barrie studied at the University of Edinburgh before beginning his career as a journalist. His talent for storytelling soon led him to London, where he became a successful novelist and playwright. His early works, including Auld Licht Idylls, A Window in Thrums, and The Little Minister, drew inspiration from Scottish village life and earned him widespread literary recognition.
+Barrie's greatest achievement came with the creation of Peter Pan, a boy who refuses to grow up. The character first appeared in The Little White Bird (1902) before becoming the central figure in the play Peter Pan, or The Boy Who Wouldn't Grow Up (1904). Later adapted into the novel Peter and Wendy (1911), the story introduced unforgettable characters such as Wendy Darling, Captain Hook, Tinker Bell, and the Lost Boys. Blending fantasy, adventure, humor, and emotional depth, Peter Pan became a classic of children's literature while also offering adults a poignant meditation on growing up, imagination, and the fleeting nature of youth.
+Throughout his life, Barrie remained deeply involved in charitable work. In 1929, he generously gifted the copyright of Peter Pan to London's Great Ormond Street Hospital, ensuring that his most famous creation would continue supporting children's healthcare for generations.
+J. M. Barrie passed away on June 19, 1937, leaving behind an extraordinary literary legacy. Today, he is remembered as one of the greatest storytellers of all time, whose magical tales continue to inspire wonder, creativity, and hope in readers and audiences around the world. His enduring message reminds us that imagination and the spirit of childhood remain among life's greatest treasures.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/106ca2ff-e133-4061-8f05-9f3e002a5e78.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068543</t>
   </si>
   <si>
     <t>Discover Peter Pan by J.M. Barrie. This book is published by General Press in eBook format, ISBN 9789388760065, ASIN B07MR4ZKL6, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -713,85 +724,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789388760065</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>