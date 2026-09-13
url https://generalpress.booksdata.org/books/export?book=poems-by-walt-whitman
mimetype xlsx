--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -154,50 +154,57 @@
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>POE005010</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>The Americans, of all nations at any time upon the earth, have probably the fullest poetical Nature. The United States themselves is essentially the greatest poem. In the history of the earth hitherto the largest and most stirring appear tame and orderly to their ample largeness and stir. Here at last is something in the doings of man that corresponds with the broadcast doings of the day and night. Here is not merely a nation, but a teeming nation of nations. Here is action untied from strings, necessarily blind to particulars and details, magnificently moving in vast masses.
 Walt Whitman is widely regarded as one of the masters of American poetry. Here are collected his finest poems, a perfect companion for any fan of Whitman's work.
 "Love the earth and sun and animals,
 Despise riches, give alms to everyone that asks,
 Stand up for the stupid and crazy,
 Devote your income and labor to others...
 And your very flesh shall be a great poem."
 — Walt Whitman</t>
+  </si>
+  <si>
+    <t>Walt Whitman (1819–1892) was one of America's most influential poets, celebrated for transforming modern poetry with his bold, free-flowing style and deep appreciation for humanity. Often called the "Father of Free Verse," Whitman rejected many traditional poetic forms, choosing instead to write in a voice that was expansive, personal, and inclusive. His work celebrated individual freedom, democracy, nature, and the shared experiences that unite all people, making him one of the defining literary figures of the nineteenth century.
+Whitman was born on May 31, 1819, in West Hills, Long Island, New York, and grew up in Brooklyn. Raised in a working-class family, he received only a limited formal education before beginning work at a young age. Over the years, he held many jobs, including printer's apprentice, schoolteacher, journalist, newspaper editor, and government clerk. These varied experiences brought him into close contact with people from all walks of life, enriching the compassionate and democratic spirit that would later define his poetry.
+In 1855, Whitman published the first edition of Leaves of Grass, a groundbreaking collection that revolutionized American literature. Unlike the formal poetry of his time, the book embraced long, rhythmic lines and celebrated the beauty of ordinary life. Whitman continued revising and expanding Leaves of Grass throughout his life, turning it into a lifelong artistic project. His famous poems, including "Song of Myself," "I Sing the Body Electric," and "O Captain! My Captain!," explore themes of identity, love, death, equality, and the spiritual connection between individuals and the natural world.
+During the American Civil War, Whitman volunteered in military hospitals, caring for wounded soldiers. The suffering he witnessed deeply affected him and inspired some of his most moving poetry and prose, emphasizing compassion, sacrifice, and national healing.
+Whitman spent his later years in Camden, New Jersey, where he continued writing despite declining health. He died on March 26, 1892, leaving behind a literary legacy that reshaped poetry forever. Today, Walt Whitman is remembered not only for his innovative style but also for his unwavering belief in human dignity, freedom, and the limitless potential of the individual. His works continue to inspire readers across the world with their optimism, emotional depth, and celebration of life in all its diversity.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e8ddb560-abf0-487f-8f03-a36de911aaa1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069066</t>
   </si>
   <si>
     <t>Discover Poems by Walt Whitman by Walt Whitman. This book is published by General Press in eBook format, ISBN 9789354997013, ASIN B0BYZGJ2PV, under Literature and Fiction, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,67 +748,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>