--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,79 +134,79 @@
   <si>
     <t>Propaganda</t>
   </si>
   <si>
     <t>Edward Bernays</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0G1BNBPW3</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Uncategorized</t>
+    <t>Politics &amp; Social Sciences</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
     <t>POL042000, POL049000, PHI019000</t>
   </si>
   <si>
     <t>A newly revised and edited edition of Edward Bernays' 1928 masterpiece, ‘Propaganda’. The book explores how a select few use tried-and-true techniques of manipulation and control to take over the minds of millions of people worldwide.
 A key component of democratic society is the deliberate and skillful manipulation of the collective beliefs and structured behaviors of the populace. The real governing force of our nation is an invisible government made up of those who control this covert social structure. Edward Bernays (1891–1995), a significant and contentious figure in the history of political theory and public relations, invented the scientific method of influencing and controlling public opinion, which he named "engineering of consent." He was a key member of the American Committee on Public Information (CPI), a potent propaganda machine that was assembled during World conflict I to package, market, and convince the American people that the conflict would "Make the World Safe for Democracy."</t>
   </si>
   <si>
     <t>Edward Bernays (1891-1995) was an Austrian American pioneer in the field of public relations and propaganda and was referred to in his obituary as "the father of public relations." He combined the ideas of Gustave Le Bon and Wilfred Trotter on crowd psychology with the psychoanalytical ideas of his uncle, Sigmund Freud. He was named one of the hundred most influential Americans of the twentieth century by Life magazine.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fadb1df6-9be9-4fc7-997a-6f59cae4184a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069027</t>
   </si>
   <si>
-    <t>Discover Propaganda by Edward Bernays. This book is published by General Press in eBook format, ISBN 9788196772444, ASIN B0G1BNBPW3, under Uncategorized, Psychology, Nonfiction.</t>
+    <t>Discover Propaganda by Edward Bernays. This book is published by General Press in eBook format, ISBN 9788196772444, ASIN B0G1BNBPW3, under Politics and Social Sciences, Psychology, Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>