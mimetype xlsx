--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,72 +135,85 @@
     <t>Quiet Talks on Prayer</t>
   </si>
   <si>
     <t>S.D. Gordon</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09XMJBFFH</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Devotionals</t>
+  </si>
+  <si>
+    <t>Prayer &amp; Spirituality</t>
   </si>
   <si>
     <t>REL012080, REL022000</t>
   </si>
   <si>
     <t>2022-04-01 00:00:00</t>
   </si>
   <si>
     <t>‘Quiet Talks on Prayer’ is S.D. Gordon's first book, originally published in 1904. The inimitable and admired style made S.D. Gordon famous as he explores the creative force unleashed in the quiet place of prayer. More than a book about prayer, it is a book that will inspire prayer. Gordon leads the weary prayer warrior out of the habitual and forced patterns of prayer into a realm where prayer comes to life as the Spirit of God activates it. It is an insightful book for Christians who wish to be trained in prayer as a spiritual weapon. Gordon shares a wealth of information and wisdom, especially his emphasis on God's will in prayer and his focus on God's Word in prayer, as well as other pertinent scriptural insights.
 The book explains the meaning and mission of prayer, hindrances to prayer, the “how to’s” of praying, and Jesus’ habits of prayer. Identifying prayer as the world’s greatest “outlet of power,” Gordon encourages a vibrant, two-way communication with the God who longs for communion with His people. Those who pray will find this a source of comfort and enlightenment even today, a century after it was first published.</t>
   </si>
   <si>
+    <t>S. D. Gordon (1859–1936), whose full name was Samuel Dickey Gordon, was an American Christian devotional writer, lay preacher, and speaker whose simple yet profound teachings inspired countless readers in the early twentieth century. Best known for his Quiet Talks series, Gordon had a remarkable gift for explaining biblical truths in clear, practical language. His writings emphasized prayer, personal faith, Christian service, and a close relationship with God, making them enduring classics of devotional literature.
+Gordon was born on August 12, 1859, in Philadelphia, Pennsylvania. Raised in a Christian family, he developed a deep interest in the Bible from an early age. Although he did not pursue formal theological training in the traditional sense, he devoted himself to careful study of Scripture and became known for his thoughtful understanding of Christian teaching. His warm personality and conversational speaking style made him a popular speaker at churches, Bible conferences, and missionary gatherings throughout the United States.
+Unlike many prominent religious leaders of his time, Gordon remained a layman rather than an ordained minister. He believed that every Christian could live a meaningful life of faith through prayer, obedience, and everyday acts of service. This conviction shaped both his public ministry and his writing. Instead of using complex theological language, he communicated spiritual principles through relatable stories, practical examples, and gentle encouragement.
+His most famous works include Quiet Talks on Prayer, Quiet Talks on Power, Quiet Talks on Service, and Quiet Talks with World Winners. These books were widely read by pastors, missionaries, and ordinary believers alike. Gordon's writings encouraged readers to cultivate a quiet, personal relationship with God and to allow that relationship to shape their daily lives. His emphasis on prayer as both a source of strength and a means of spiritual growth continues to resonate with readers today.
+Samuel Dickey Gordon died on March 24, 1936, leaving behind a rich legacy of devotional literature. Although he avoided public prominence and preferred a humble life of service, his books have remained in print for generations. Today, S. D. Gordon is remembered as one of the most influential Christian devotional writers of his era, whose timeless messages of faith, prayer, humility, and spiritual dedication continue to encourage readers around the world.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e9f22c03-733c-4c33-a39b-4cc9fd9401ac.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068832</t>
   </si>
   <si>
-    <t>Discover Quiet Talks on Prayer by S.D. Gordon. This book is published by General Press in eBook format, ISBN 9789354990465, ASIN B09XMJBFFH, under Christian Books and Bibles.</t>
+    <t>Discover Quiet Talks on Prayer by S.D. Gordon. This book is published by General Press in eBook format, ISBN 9789354990465, ASIN B09XMJBFFH, under Christian Books and Bibles, Christian Devotionals, Prayer and Spirituality.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +729,87 @@
       <c r="F2" s="2">
         <v>9789354990465</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>