--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,82 +128,88 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Quiz For All</t>
   </si>
   <si>
     <t>Azeem Ahmad Khan</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Children's Nonfiction</t>
+    <t>Activities, Crafts &amp; Games</t>
+  </si>
+  <si>
+    <t>Education &amp; Reference</t>
   </si>
   <si>
     <t>GAM008000, JNF021050, JNF021070</t>
   </si>
   <si>
     <t>2005-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>You will be absorbed for hours hunting for the answers in this highly interactive quiz book, with carefully graded questions that will challenge readers of all abilities.
 Salient Features:
 # Over 1000 selected questions
 # Over 100 important &amp; interesting facts
 # Over 100 superb illustrations</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/51335ea4-b09e-4cbf-84f3-5269b5411c5d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067537</t>
   </si>
   <si>
-    <t>Discover Quiz For All by Azeem Ahmad Khan. This book is published by General Press in Paperback format, ISBN 9788180320897, ASIN 8180320898, under Children's Books, Children's Nonfiction.</t>
+    <t>Discover Quiz For All by Azeem Ahmad Khan. This book is published by General Press in Paperback format, ISBN 9788180320897, ASIN 8180320898, under Children's Books, Activities, Crafts and Games, Education and Reference.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -719,87 +725,89 @@
       <c r="F2" s="2">
         <v>9788180320897</v>
       </c>
       <c r="G2" s="2">
         <v>8180320898</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>64</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>