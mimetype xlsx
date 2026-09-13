--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,72 +135,86 @@
     <t>Religious Affections</t>
   </si>
   <si>
     <t>Jonathan Edwards</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B3R1YS9Q</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Theology</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL058010</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
     <t>‘The Religious Affections’ is quite possibly one of the most important books ever written by America's greatest theologian Jonathan Edwards in 1746. Edwards wrote the Treatise to explain how true religious conversion to Christianity occurs. He describes how emotion and intellect both play a role, but ‘converting grace’ is what causes Christians to ‘awaken’ to see that forgiveness is available to all who have faith that Jesus' sacrifice atones for all sins. 
 This is one of the unsurpassed religious masterpieces ever produced, which distinguishes between true and false religion by defining a believer's correct affections and explaining their importance. Edwards further identifies the distinction between genuine-seeming and legitimate affections. Essential reading for divinity students and those studying American religious history.</t>
   </si>
   <si>
+    <t>Jonathan Edwards (1703–1758) was an American theologian, philosopher, preacher, and educator whose profound influence helped shape the course of Protestant Christianity in North America. Widely regarded as one of the greatest religious thinkers in American history, Edwards combined intellectual brilliance with deep spiritual conviction. His sermons, theological writings, and philosophical works continue to be studied for their insight into faith, human nature, and the relationship between reason and religion.
+Born on October 5, 1703, in East Windsor, Connecticut, Edwards was raised in a devout Puritan family that placed great importance on education and religious devotion. A gifted student from an early age, he entered Yale College at just thirteen years old. There, he developed a keen interest in philosophy, science, and theology, drawing inspiration from both classical thinkers and contemporary philosophers such as John Locke. His exceptional intellect and disciplined study laid the foundation for a lifetime of scholarship.
+After completing his education, Edwards began his ministry and eventually became pastor of the church in Northampton, Massachusetts, succeeding his grandfather, Solomon Stoddard. His thoughtful preaching and emphasis on heartfelt religious experience made him a central figure in the First Great Awakening, a widespread religious revival that swept through the American colonies during the 1730s and 1740s. His famous sermon, Sinners in the Hands of an Angry God (1741), became one of the best-known sermons in American history. Although remembered for its vivid imagery, Edwards' broader body of work emphasized God's grace, the beauty of faith, and the transformation of the human heart through genuine spiritual renewal.
+Beyond the pulpit, Edwards was a prolific writer whose works include Religious Affections, Freedom of the Will, The Nature of True Virtue, and numerous theological essays. He explored profound questions about morality, free will, divine sovereignty, and the nature of religious experience, blending careful philosophical reasoning with deep biblical scholarship. His writings influenced later theologians, philosophers, and religious leaders in both America and Europe.
+In 1758, Edwards accepted the presidency of the College of New Jersey, now Princeton University. Shortly after taking office, he died from complications following a smallpox inoculation, ending a remarkable career devoted to faith and learning.
+Today, Jonathan Edwards is remembered as one of America's greatest theologians and intellectuals. His enduring legacy lies in his ability to unite rigorous scholarship with passionate spirituality, inspiring generations of readers to reflect deeply on faith, reason, morality, and the human search for God.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d0b61bdd-3c04-4184-ac01-5543b0967030.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068860</t>
   </si>
   <si>
-    <t>Discover Religious Affections by Jonathan Edwards. This book is published by General Press in eBook format, ISBN 9789354992209, ASIN B0B3R1YS9Q, under Christian Books and Bibles.</t>
+    <t>Discover Religious Affections by Jonathan Edwards. This book is published by General Press in eBook format, ISBN 9789354992209, ASIN B0B3R1YS9Q, under Christian Books and Bibles, Christian Theology, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354992209</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>