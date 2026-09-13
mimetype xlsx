--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,60 +135,70 @@
     <t>Revelations of Divine Love</t>
   </si>
   <si>
     <t>Julian of Norwich</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0973N8HWW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL015000, REL047000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>‘Revelations of Divine Love’ is a fourteenth-century work of Christian mysticism and the first book by a woman to be published in English. While struck with a serious illness, the anchorite Julian of Norwich prayed fervently for a deeper understanding of God’s love. After her surprise recovery, she reported sixteen visions from Christ; these revealed deep religious truths that provided great insight in a time of plague, war, and religious schism. Her mystic visions revealed Christ's sufferings with extreme intensity, but they also confirmed God's constant love for humanity and infinite capacity for forgiveness.
 Regardless if it is read for its historical significance or its religious message, ‘Revelations of Divine Love’ is a truly inspiring text. Julian's writing offers what some believe to be one of the most moving discussions of God's love in all of Christian literature.</t>
+  </si>
+  <si>
+    <t>Julian of Norwich (c. 1343–after 1416) was an English Christian mystic, theologian, and spiritual writer whose reflections on divine love have inspired readers for more than six centuries. She is best known for Revelations of Divine Love, the earliest surviving book in English known to have been written by a woman. Her work is celebrated for its profound hope, compassionate theology, and enduring message that God's love is greater than human fear, suffering, and sin.
+Very little is known about Julian's early life. She was probably born around 1343 in or near the city of Norwich, one of medieval England's most prosperous and vibrant centers. The name "Julian" is believed to have been taken from the Church of St. Julian in Norwich, where she later lived as an anchoress—a woman who chose a life of prayer and contemplation while residing in a small cell attached to a church. Although physically separated from society, anchoresses often served as trusted spiritual advisers, offering guidance, comfort, and counsel to people from all walks of life.
+In 1373, when Julian was about thirty years old, she became gravely ill and was thought to be close to death. During this illness, she experienced a series of sixteen profound spiritual visions, which she described as "showings" or revelations. After recovering, she spent many years reflecting on these experiences before expanding them into Revelations of Divine Love. In this remarkable work, she explored themes of divine mercy, forgiveness, human weakness, and the boundless compassion of Christ. One of her most enduring expressions, "All shall be well, and all shall be well, and all manner of thing shall be well," has become a timeless message of hope for readers across generations.
+Julian's theology was notable for its emphasis on God's unconditional love rather than fear of judgment. She wrote with humility, clarity, and profound spiritual insight, using vivid imagery to express complex theological ideas in language that ordinary people could understand. Her writings have influenced Christian thinkers, theologians, and spiritual seekers from many traditions.
+Although the exact date of her death is unknown, Julian was still alive after 1416, when she is last mentioned in historical records. Today, Julian of Norwich is remembered as one of Christianity's greatest mystical writers. Her message of trust, compassion, and divine love continues to offer comfort and inspiration to people seeking hope, faith, and spiritual wisdom in every age.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ee03e565-5754-4930-a1d8-0a917f709d3a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068764</t>
   </si>
   <si>
     <t>Discover Revelations of Divine Love by Julian of Norwich. This book is published by General Press in eBook format, ISBN 9789391181482, ASIN B0973N8HWW, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +726,85 @@
       <c r="F2" s="2">
         <v>9789391181482</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>