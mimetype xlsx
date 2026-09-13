--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,50 +138,53 @@
     <t>Zane Grey</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDPV25V</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC014000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>In ‘Riders of the Purple Sage’, a Mormon woman sacrifices her social status to avoid becoming a junior wife of the head of a local church. A gentile sage rider is about to be whipped by the Mormons to coerce the rich and beautiful Jane Withersteen to marry against her will. In desperation, Jane whispers a prayer, "Whence cometh my help!" Just then, an unlikely hero, the infamous gunfighter Lassiter, routs the persecutors and is drawn into this conflict on the Utah-Arizona border.
 Judged by critics to be Zane Grey's best novel, Riders of the Purple Sage changed the Western genre when it was first published in 1912. This novel shows the gritty as well as the gallant in a more candid portrayal of the West than any that had come before it.</t>
   </si>
   <si>
     <t>Pearl Zane Grey was an American author best known for his popular adventure novels and stories that presented an idealized image of the rugged Old West. As of June 2007, the Internet Movie Database credits Grey with 110 films, one TV episode, and a series, Dick Powell's Zane Grey Theater based loosely on his novels and short stories.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fbfb86dc-265c-49fc-9dbc-96e62d967d8d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069146</t>
   </si>
   <si>
     <t>Discover Riders of the Purple Sage by Zane Grey. This book is published by General Press in eBook format, ISBN 9789354995705, ASIN B0BWDPV25V, under Literature and Fiction, Historical Fiction.</t>
@@ -725,82 +728,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>