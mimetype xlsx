--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,52 +146,59 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Action &amp; Adventure</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>FIC002000, FIC019000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
-    <t>‘Robinson Crusoe’ is a novel by Daniel Defoe, first published on 25 April 1719. The book is a fictional autobiography of the title character Robinson Crusoe. Shipwrecked in a storm at sea, Robinson Crusoe is washed up on a remote and desolate island. As he struggles to piece together a life for himself, Crusoe's physical, moral and spiritual values are tested to the limit. For 24 years, he remains in solitude and learns to tame and master the island, until he finally comes across another human being. An ordinary man struggling to survive in extraordinary circumstances, Robinson Crusoe wrestles with fate and the nature of God.
+    <t>Robinson Crusoe is a novel by Daniel Defoe, first published on 25 April 1719. The book is a fictional autobiography of the title character Robinson Crusoe. Shipwrecked in a storm at sea, Robinson Crusoe is washed up on a remote and desolate island. As he struggles to piece together a life for himself, Crusoe's physical, moral and spiritual values are tested to the limit. For 24 years, he remains in solitude and learns to tame and master the island, until he finally comes across another human being. An ordinary man struggling to survive in extraordinary circumstances, Robinson Crusoe wrestles with fate and the nature of God.
 Despite its simple narrative style, Robinson Crusoe was well received in the literary world and is often credited as marking the beginning of realistic fiction as a literary genre. Additionally, it paints a fascinating portrait of the age—including references to slavery and Europe’s view of the "New World".</t>
+  </si>
+  <si>
+    <t>Daniel Defoe (c. 1660–1731) was an English writer, journalist, merchant, and political thinker who is widely regarded as one of the pioneers of the modern English novel. Best known for his timeless masterpiece Robinson Crusoe, Defoe combined vivid storytelling with careful observation of human nature, creating realistic narratives that captivated readers across generations. His works explored themes of survival, morality, perseverance, commerce, and personal responsibility, securing his place as one of the most influential figures in English literature.
+Defoe was born in London around 1660 into the family of James Foe, a prosperous tradesman. Raised in a Protestant household, he received a strong education at a dissenting academy, where he studied languages, history, philosophy, and theology. Although he was expected to enter the ministry, Defoe chose instead to pursue a career in business. He engaged in various commercial ventures, including trading in textiles and other goods. While his business career brought both success and financial setbacks, these experiences gave him valuable insight into economics, politics, and everyday life, enriching the realism of his later writings.
+Alongside his commercial activities, Defoe became an active journalist and political commentator. He wrote extensively on issues such as religion, trade, government, and social reform, often expressing bold opinions that sometimes led to imprisonment and public controversy. Despite these challenges, he remained a prolific and influential writer throughout his life.
+In 1719, Defoe published Robinson Crusoe, the novel that established his enduring literary reputation. The story of a shipwrecked sailor surviving on a deserted island became an international success and is considered one of the first great English novels. He followed it with other notable works, including Moll Flanders, A Journal of the Plague Year, Captain Singleton, and Roxana. His novels were admired for their realistic detail, memorable characters, and engaging first-person narratives, setting new standards for fiction.
+Daniel Defoe passed away in London in 1731, leaving behind an extraordinary body of literary and journalistic work. His innovative storytelling transformed English fiction and inspired countless writers who followed. Today, he is remembered not only as the creator of Robinson Crusoe but also as a visionary author whose imagination, realism, and insight into human resilience continue to resonate with readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a0f36faf-78f0-4f0d-b2de-216cf8facb76.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068776</t>
   </si>
   <si>
     <t>Discover Robinson Crusoe by Daniel Defoe. This book is published by General Press in eBook format, ISBN 9789391181499, ASIN B0973PLT38, under Children's Books, Action and Adventure, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -737,67 +744,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>