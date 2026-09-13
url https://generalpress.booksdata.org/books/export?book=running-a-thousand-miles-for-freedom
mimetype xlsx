--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,73 +134,87 @@
   <si>
     <t>Running a Thousand Miles for Freedom</t>
   </si>
   <si>
     <t>William and Ellen Craft</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BBRH6D5T</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Biographies &amp; Memoirs</t>
+    <t>History</t>
+  </si>
+  <si>
+    <t>African American History</t>
+  </si>
+  <si>
+    <t>Women’s History</t>
   </si>
   <si>
     <t>BIO006000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
-    <t>First published in 1860, ‘Running a Thousand Miles for Freedom’ chronicles the audacious flight of William and Ellen Craft which is often known as the cleverest plot in fugitive slave history. Ellen Craft and William Craft were slaves in Macon, Georgia in the United States. With great daring and courage, they fled to the North in December 1848. 
+    <t>First published in 1860, ‘Running a Thousand Miles for Freedom’ chronicles the audacious flight of William and Ellen Craft which is often known as the cleverest plot in fugitive slave history. Ellen Craft and William Craft were slaves in Macon, Georgia in the United States. With great daring and courage, they fled to the North in December 1848.
 Their remarkable escape was widely publicized, making them among the most famous fugitive slaves. Abolitionists were featured to gain support in the struggle to end the institution in the United States. The Crafts themselves had to move to England for twenty years where they wrote and published their story. In 1868 it was safe enough for them to return to Georgia and opened an agricultural school for freedmen's children in Georgia.</t>
   </si>
   <si>
+    <t>William and Ellen Craft were remarkable American abolitionists, freedom seekers, and authors whose extraordinary escape from slavery became one of the most inspiring stories in the history of the fight against human bondage. Their joint memoir, Running a Thousand Miles for Freedom (1860), offers a powerful firsthand account of courage, determination, and the relentless pursuit of liberty. Together, they transformed their personal struggle into a lifelong campaign for justice and equality.
+William Craft was born into slavery in Macon, Georgia, in 1824, where he learned the trade of carpentry. Ellen Craft was born in 1826 to an enslaved woman and her white enslaver. Because of her light complexion, she endured a unique and painful reality, being constantly reminded of the inequalities created by slavery. Married in 1846, the couple dreamed of building a life where they and their future children could live in freedom rather than bondage.
+In December 1848, they carried out one of the most daring escapes in American history. Ellen disguised herself as a young white male planter traveling with an enslaved servant, while William posed as her attendant. Over several days, they traveled by train, steamboat, and carriage from Georgia to Philadelphia, relying on quick thinking and immense courage to avoid detection. Their successful escape attracted widespread attention and became a symbol of the ingenuity and resilience of those seeking freedom.
+After settling in Boston, William and Ellen became active speakers in the abolitionist movement, sharing their experiences with audiences across the northern United States. When the Fugitive Slave Act of 1850 placed them at risk of being captured and returned to slavery, they fled to England. There, they lived for nearly two decades, continued advocating against slavery, established a school, and raised their family.
+Following the American Civil War, the Crafts returned to Georgia, where they worked to improve educational opportunities for formerly enslaved people. They founded an agricultural and industrial school, believing that education and practical skills were essential to building lasting freedom.
+Today, William and Ellen Craft are remembered not only for their daring escape but also for their unwavering commitment to education, equality, and human dignity. Their lives stand as enduring examples of courage, perseverance, and the transformative power of hope in the face of oppression.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/756a3c0c-c067-43e1-b841-107cd5c2380a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068973</t>
   </si>
   <si>
-    <t>Discover Running a Thousand Miles for Freedom by William and Ellen Craft. This book is published by General Press in eBook format, ISBN 9789354994012, ASIN B0BBRH6D5T, under Biographies and Memoirs.</t>
+    <t>Discover Running a Thousand Miles for Freedom by William and Ellen Craft. This book is published by General Press in eBook format, ISBN 9789354994012, ASIN B0BBRH6D5T, under History, African American History, Women’s History.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354994012</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>