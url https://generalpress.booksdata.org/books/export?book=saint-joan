--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,80 +131,106 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Saint Joan</t>
   </si>
   <si>
     <t>George Bernard Shaw</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Christian Books &amp; Bibles</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Historical Drama</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
   </si>
   <si>
     <t>DRA003000, DRA004040, DRA004000</t>
   </si>
   <si>
     <t>2023-09-05 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>First published in 1923, ‘Saint Joan’ is a play by George Bernard Shaw, an Irish playwright, critic, polemicist, and political activist. 
-[...1 lines deleted...]
-Shaw’s heroine is unlike any previous interpretation—not a witch, saint, or madwoman but a pre-feminist icon, possessed of innate intelligence and leadership qualities that challenge the authority of church and state. She is also a real human being, warm and sincere, whose flaws include an obstinacy that leads to her undoing.</t>
+    <t>What happens when a young woman hears a voice telling her that she has a mission to change the fate of a nation? In 'Saint Joan', a historical drama by George Bernard Shaw, the legendary Joan of Arc becomes the center of a powerful story about faith, courage, political power, and the conflict between an individual conscience and the institutions that claim authority over society.
+Set in fifteenth-century France during the Hundred Years’ War, the play follows Joan, a simple young peasant girl who becomes convinced that she has been chosen to help France resist English rule. With extraordinary confidence and determination, she approaches powerful military and political figures and persuades them to take her seriously. Her conviction, combined with her remarkable ability to inspire others, quickly transforms her from an obscure village girl into an important figure in the French struggle. Yet Joan’s rise creates as much suspicion as admiration. To some, she is a divinely inspired visionary; to others, she is a dangerous rebel challenging established religious, political, and social authority.
+Shaw’s 'Saint Joan' is far more than a traditional retelling of Joan of Arc’s life. The play examines how societies respond to people who challenge accepted beliefs and refuse to follow conventional paths. Joan’s story becomes a thoughtful exploration of individualism, religious faith, nationalism, political calculation, and the complicated relationship between holiness and heresy. Shaw also brings historical figures to life with intelligence, humor, and human complexity, avoiding simple divisions between heroes and villains.
+As Joan’s ideals collide with the powerful institutions around her, the drama raises enduring questions about who has the right to define truth, justice, and sainthood. 'Saint Joan' remains a moving and thought-provoking portrait of a fearless young woman whose conviction forces an entire society to confront its own contradictions. For readers interested in historical drama, classic literature, Joan of Arc, or Shaw’s sharp examination of human nature, this is a story that continues to resonate—and its final meaning is best discovered by reading it yourself.</t>
   </si>
   <si>
     <t>George Bernard Shaw, (26 July 1856 2 November 1950) was an Irish playwright. Although Shaw's first profitable writing was music and literary criticism, his talent was for drama, and he wrote more than 60 plays. Nearly all his writings deal sternly with prevailing social problems, but have a vein of comedy to make their stark themes more palatable. Shaw examined education, marriage, religion, government, health care and class privilege, and found them all defective. He was most angered by the exploitation of the working class, and most of his writings censure that abuse. An ardent socialist, Shaw wrote many brochures and speeches for the Fabian Society. He became an accomplished orator in the furtherance of its causes, which included gaining equal political rights for men and women, alleviating abuses of the working class, rescinding private ownership of productive land, and promoting healthful lifestyles. Shaw married Charlotte Payne-Townshend, a fellow Fabian, whom he survived. They settled in Ayot St. Lawrence in a house now called Shaw's Corner. Shaw died there, aged 94, from chronic problems exacerbated by injuries he incurred by falling. He is the only person to have been awarded both the Nobel Prize for Literature (1925) and an Oscar (1938). These were for his contributions to literature and for his work on the film Pygmalion, respectively. Shaw wanted to refuse his Nobel Prize outright because he had no desire for public honors, but accepted it at his wife's behest: she considered it a tribute to Ireland. He did reject the monetary award, requesting it be used to finance translation of Swedish books to English.</t>
   </si>
   <si>
+    <t>Saint Joan by George Bernard Shaw is a historical drama about Joan of Arc, the young French peasant girl who became a military and spiritual leader during the Hundred Years’ War. First performed in 1923, the play is not simply a celebration of a national heroine. Shaw uses Joan’s life to explore faith, individual conscience, political power, organized religion, social change, and the conflict between an extraordinary individual and the institutions of her time. He presents Joan as courageous and sincere, but also as a person whose absolute confidence in her own vision makes her difficult for the established order to tolerate.
+The play begins with Joan as a young girl who believes that she receives instructions from God through heavenly voices. She feels called to help the French king and drive the English out of France. Her faith is simple and direct. She does not experience God primarily through church officials or elaborate theology. Instead, she believes that divine guidance speaks directly to her conscience. This personal relationship with God gives her extraordinary confidence.
+Joan’s appearance initially seems almost absurd to the military authorities. She is a young peasant woman with no formal military training, yet she confidently approaches powerful men and tells them what she believes must be done. Robert de Baudricourt, the local commander, is skeptical and dismissive. Joan, however, refuses to be intimidated. Her determination eventually persuades him to provide her with an escort to the Dauphin, Charles, the heir to the French throne.
+When Joan reaches Charles, she faces another test. Charles is uncertain, insecure, and surrounded by advisers who are not sure how to deal with her. To test whether she truly has some supernatural insight, they attempt to deceive her by placing another man in his position. Joan immediately identifies Charles. Whether this is miraculous knowledge or extraordinary intuition is left open, but the moment convinces those around her that she may be more remarkable than they had assumed.
+Joan becomes a symbol of hope for the French. France has suffered repeated military defeats, and the English appear dominant. Joan’s confidence inspires soldiers and changes the emotional atmosphere of the French army. She believes that military action should be decisive rather than cautious and political. Her courage helps lead the French to important victories, including the lifting of the siege of Orléans.
+Yet Joan’s relationship with political and religious authorities is complicated from the beginning. She does not easily obey conventional rules. She speaks directly, acts decisively, and believes that her mission comes from a higher authority than kings, generals, or church officials. This makes her effective as a leader but also makes her dangerous to institutions accustomed to controlling the sources of legitimate authority.
+Shaw emphasizes that Joan’s greatest strength is also her greatest weakness. She is incapable of easily accepting compromise. Her faith is absolute. She believes that if God has given her a mission, human authorities have no right to interfere. Political leaders, however, must think about alliances, diplomacy, money, and long-term consequences. Joan’s simple moral certainty clashes with the complicated calculations of governments.
+After military victories, Joan wants Charles to be crowned king at Reims. The coronation is important to her because it confirms the legitimacy of the French monarchy and, in her mind, fulfills the mission she has been given. Charles is eventually crowned, but Joan’s position becomes increasingly insecure. The political establishment is reluctant to continue supporting her independent actions.
+Eventually, Joan is captured by the Burgundians and handed over to the English. Her enemies understand that she is more than a military prisoner: she is a powerful symbol. If she can be condemned as a heretic, her victories can be discredited and the legitimacy of her religious claims destroyed.
+The trial scenes form the intellectual heart of the play. Joan is questioned by church authorities who accuse her of various offenses, including her refusal to submit completely to ecclesiastical authority and her wearing of male clothing. Shaw does not portray the judges as simple villains. Many sincerely believe they are defending religious order. This is one of the play’s most interesting features. The tragedy does not arise merely because evil people persecute a good person. It arises because different kinds of conviction collide.
+Joan believes that divine truth can reach an individual directly. The Church authorities believe that spiritual truth must be interpreted and regulated through established institutions. Both sides consider themselves guardians of truth. Joan cannot understand why she should obey human authorities when she believes God has spoken to her. The authorities cannot accept an individual claiming spiritual authority outside their control.
+Under pressure, Joan eventually signs a confession that appears to deny her visions and accepts the authority of the Church. However, she soon returns to her earlier convictions. She realizes that life without her freedom and faith is unbearable. She is subsequently condemned and burned at the stake.
+Shaw makes Joan’s death tragic but does not end the story there. In the epilogue, set many years later, Joan’s reputation has changed. She has become recognized as a saint and national heroine. The very institutions that condemned her eventually honor her. This reversal exposes the irony of history: society often condemns individuals who challenge established beliefs and later celebrates them once their challenge has become safe and distant.
+The epilogue also contains a powerful discussion about the nature of sainthood. Joan herself appears to wonder whether humanity will ever stop persecuting people who disturb comfortable assumptions. Shaw suggests that society repeatedly turns living, difficult individuals into harmless symbols after their deaths. Once a rebel becomes a statue, a legend, or a saint, people can admire the person without having to confront the uncomfortable ideas that made them threatening.
+At the heart of Saint Joan is Shaw’s belief in the importance of individual conscience. Joan represents the person who hears an inner call and acts upon it even when society considers that person foolish or dangerous. But Shaw does not simply argue that individuals are always right. He shows that institutions also serve necessary purposes. The challenge is to prevent institutions from becoming so rigid that they suppress genuine moral and intellectual progress.
+The play ultimately presents Joan as both extraordinary and human. She is brave, impatient, stubborn, visionary, and sometimes naïve. Her greatness lies not in perfection but in her willingness to act according to what she sincerely believes is right. Her tragedy lies in the fact that the world around her cannot accommodate the force of her individuality.
+Saint Joan therefore remains much more than a historical drama. It is a meditation on how societies respond to people who challenge established ideas. Shaw asks us to consider whether progress is possible without conflict and whether institutions can recognize truth before it becomes socially acceptable. Joan’s story reminds us that those who later become heroes may, during their own lifetimes, appear inconvenient, unreasonable, or even dangerous. Her enduring power comes from the courage to listen to her conscience—and to accept the consequences of doing so.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/73a47723-0b6a-480e-99f9-71e006be164d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067678</t>
   </si>
   <si>
-    <t>Discover Saint Joan by George Bernard Shaw. This book is published by General Press in Hardcover format, ISBN 9789354996207, ASIN 9354996205, under Christian Books and Bibles.</t>
+    <t>Discover Saint Joan by George Bernard Shaw. This book is published by General Press in Hardcover format, ISBN 9789354996207, ASIN 9354996205, under Literature and Fiction, Historical Drama, Historical Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -722,85 +748,91 @@
       </c>
       <c r="G2" s="2">
         <v>9354996205</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>208</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>425.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>