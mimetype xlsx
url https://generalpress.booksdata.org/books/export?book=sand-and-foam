--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,79 +134,108 @@
   <si>
     <t>Sand and Foam</t>
   </si>
   <si>
     <t>Kahlil Gibran</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B6G4RQWF</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Self-Help</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Philosophical Poetry</t>
+  </si>
+  <si>
+    <t>Spirituality &amp; Mysticism</t>
   </si>
   <si>
     <t>SEL021000, POE003000</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
     <t>‘Sand and Foam,’ originally published in 1926, is a book of aphorisms, poems, and parables by Kahlil Gibran, a Lebanese-American writer and poet. Even though Gibran was considered a literary and political rebel, his works are still celebrated throughout the world. This is a priceless collection of remarkable and inspirational thoughts from the master of timeless wisdom. 
 It draws together strands of advice and motivation to enrich the mind, heart, and soul of the reader. Its lines echo with a beauty as moving and relevant today as when they were first written. Gibran's works have been translated into all major languages and continue to appeal to readers across the world regardless of their age, race, gender or creed.</t>
   </si>
   <si>
     <t>Born in 1883 in the mountainous village of Bsharri in modern-day Lebanon, then part of the Ottoman Empire, Kahlil Gibran experienced a childhood marked by poverty and a lack of formal education. Seeking a better life, his mother immigrated to the United States in 1895, settling the family in the South End of Boston. It was there that Gibran's innate artistic talents were first recognized by a progressive settlement house, introducing the young immigrant to the local avant-garde art scene and setting him on a lifelong creative path.
 To preserve his cultural heritage, Gibran returned to Lebanon in 1898 for several years of formal schooling. He traveled back to Boston in 1902 amidst a series of severe family tragedies, losing a brother, a sister, and his mother to illness in rapid succession. Despite his profound grief, he began to establish himself as both a painter and an Arabic-language writer. His trajectory shifted significantly when he met Mary Haskell, a school headmistress who became his lifelong benefactor, funding his art studies in Paris and heavily editing his later English writings.
 Relocating to New York City in 1911, Gibran immersed himself in the local literary community and began to transition from writing exclusively in Arabic to publishing in English. His unique synthesis of Eastern mysticism, romanticism, and Western literary styles culminated in his 1923 masterpiece, The Prophet. This brief but deeply moving collection of poetic essays, exploring universal human themes such as love, joy, sorrow, and work, resonated profoundly with readers. Although it initially received a lukewarm reception from critics, it quickly found massive word-of-mouth success.
 Over the following decades, The Prophet achieved phenomenal international popularity, cementing Gibran as one of the best-selling poets in history. He spent his final years continuing to write and paint, though he struggled with declining health and severe alcoholism. Gibran died in New York in 1931 at the age of forty-eight from cirrhosis of the liver and tuberculosis. Fulfilling his final wishes, his remains were returned to his hometown in Lebanon, where he is celebrated as a national hero and an enduring symbol of spiritual and literary bridge-building between the East and West.</t>
   </si>
   <si>
+    <t>Kahlil Gibran’s Sand and Foam is a short but remarkably rich collection of aphorisms, poems, parables, and philosophical reflections about life, love, faith, humanity, beauty, suffering, knowledge, and the mystery of existence. First published in 1926, the book contains hundreds of brief observations rather than a conventional plot or continuous narrative. Gibran gathers these reflections in a lyrical style that resembles the spiritual language of The Prophet, but Sand and Foam is more intimate and fragmentary. The Kahlil Gibran Collective describes the work as comprising roughly three hundred aphorisms, generally ranging from two to a dozen lines, accompanied by drawings by Gibran himself. Other editions describe it as a collection of 322 short aphorisms gathered from thoughts Gibran had written over many years in both English and Arabic.
+Because Sand and Foam does not tell a conventional story, a traditional chapter-by-chapter summary cannot fully capture its meaning. It is better understood as a book of concentrated wisdom in which every short passage opens a door to a larger question. Gibran does not attempt to construct a single philosophical system with definitions, proofs, and conclusions. Instead, he offers paradoxes, images, questions, jokes, spiritual insights, and observations about human behavior. The result is a meditative book that can be read slowly, one page or even one sentence at a time. The brevity of the writing is part of its power: Gibran says very little, but what he says is intended to make the reader continue thinking long after the particular aphorism has ended.
+The title Sand and Foam provides the central metaphor for understanding the entire work. Gibran imagines himself walking along the shore between sand and foam, while the tide eventually erases his footprints and the wind carries away the foam. Yet the sea and shore remain. This image captures one of the book’s deepest concerns: the temporary nature of individual life and the enduring mystery of existence. Human beings leave traces in the world, but those traces are fragile. Our achievements, reputations, possessions, arguments, and even memories eventually disappear. At the same time, something larger continues beyond the individual. The metaphor suggests humility without denying the value of human life. A person may be temporary like foam, yet the experience of being alive remains part of something much greater.
+One of the strongest themes in Sand and Foam is the relationship between the individual and eternity. Gibran repeatedly places ordinary human experiences against an immense spiritual background. Birth, death, love, sorrow, joy, desire, loneliness, and creativity are not isolated events. They belong to a larger movement of life. His writing often refuses to separate the physical world from the spiritual world. Instead, he sees the visible and invisible as closely connected. This is why his reflections can feel religious without belonging entirely to one religious doctrine. The book draws on spiritual traditions, biblical imagery, mystical thought, and universal human experience to suggest that existence contains mysteries that reason alone cannot completely explain.
+Faith is consequently one of the major concerns of Sand and Foam. Gibran presents faith as something deeper than intellectual certainty. Thinking can analyze, compare, question, and categorize, but faith reaches into a dimension of experience that cannot always be reduced to logic. He is interested in the difference between knowing something intellectually and experiencing it inwardly. His spiritual vision suggests that the human heart sometimes understands realities that the analytical mind cannot easily express. This does not necessarily mean that thought is worthless. Rather, Gibran suggests that wisdom requires both thought and mystery, both understanding and humility before what remains unknowable.
+The book’s treatment of knowledge is particularly interesting because Gibran often distinguishes genuine wisdom from the accumulation of information. Human beings can become proud of what they know, yet knowledge can also create distance between people. A person may possess facts and still fail to understand another human being. Gibran therefore repeatedly questions intellectual arrogance. True wisdom, in his view, includes the ability to recognize one’s limitations. The wise person does not need to pretend to possess every answer. Instead, wisdom involves openness, compassion, observation, and a willingness to live with uncertainty.
+Love occupies another central place in Sand and Foam. Gibran does not describe love merely as romantic attraction. Love is a force that reveals the depth of the human heart and connects individuals to something larger than themselves. It can bring joy, vulnerability, longing, pain, and transformation. For Gibran, love becomes meaningful precisely because it exposes people to experiences they cannot completely control. To love another person is to become vulnerable to separation and loss, yet that vulnerability is not necessarily a weakness. It can be the very thing that deepens human existence.
+Gibran’s reflections on love also reveal his understanding of separation. Love and separation are not complete opposites in his philosophy. Separation can reveal how deeply one has loved. Memory can make absence painful, but it can also show the importance of what has been experienced. This is characteristic of Gibran’s style: he frequently places apparently opposite ideas beside each other and asks the reader to see how they are connected. Joy may contain sorrow; strength may grow from suffering; solitude may deepen connection; and death may belong to the same mystery as life.
+Suffering is therefore not treated simply as an evil to be avoided. Gibran recognizes pain as one of the forces that can deepen the human personality. He suggests that great sorrow can reveal truths that ordinary comfort keeps hidden. A person who has never experienced vulnerability may understand life differently from someone who has endured loss. This does not mean that suffering is automatically noble or desirable. Rather, Gibran is interested in what human beings can discover through difficult experiences. Pain can strip away superficial identities and force a person to confront what truly matters.
+Solitude is another important theme. In Sand and Foam, being alone is not necessarily the same as being lonely. Gibran sees solitude as a condition in which a person can hear thoughts and feelings that are easily drowned out by society. He describes solitude as a kind of inner storm that removes dead branches while sending living roots deeper into the earth. The image suggests that isolation can sometimes be destructive, but conscious solitude can also become a period of renewal. In a noisy world, silence can reveal parts of the self that ordinary social life conceals.
+Gibran is equally concerned with society and human behavior. He observes hypocrisy, greed, vanity, pride, envy, conformity, and the human desire for approval. Many people, he suggests, become trapped by appearances. They care excessively about how they are seen and consequently lose contact with who they really are. Social conventions can create masks that conceal genuine feeling. Gibran’s criticism is rarely presented as a political argument. Instead, it is psychological and spiritual. He wants readers to notice how easily human beings exchange authenticity for acceptance.
+This concern with authenticity appears throughout the book’s reflections on speech and silence. Gibran recognizes that language can communicate, but he also knows that words can conceal as much as they reveal. People may talk constantly without expressing what they truly feel, while silence can sometimes communicate something profound. This is one reason his aphoristic style works so effectively. Rather than explaining every idea, Gibran leaves space around it. The reader must participate in completing the meaning.
+Beauty is another recurring subject, and Gibran treats beauty as something deeper than physical appearance. Beauty can be found in nature, love, art, longing, and the human spirit. More importantly, beauty changes according to the condition of the observer. A person who longs for beauty may experience it differently from someone who merely looks at it. Gibran therefore connects beauty with desire and consciousness. What we seek influences what we are capable of seeing.
+Nature provides many of the book’s most memorable images. The sea, sand, foam, flowers, birds, mountains, earth, wind, and stars become symbols through which Gibran explores human existence. Nature is not merely decorative background. It is a language. The changing shore represents impermanence; roots represent hidden growth; birds suggest freedom; mountains suggest aspiration; and the sea suggests eternity. Through these images, Gibran makes abstract philosophical ideas emotionally accessible.
+Another major theme is generosity. Gibran challenges the ordinary idea that giving is simply the transfer of possessions from one person to another. Genuine generosity, in his philosophy, involves giving something meaningful rather than merely giving what one does not need. This makes generosity a spiritual act rather than a financial transaction. It requires empathy because it asks us to recognize what another person values. The idea fits into Gibran’s broader understanding of human connection: people are not truly separate islands, even when they imagine themselves to be.
+The book also explores freedom. Gibran does not define freedom as simply having no obligations. Human beings are interconnected, and relationships inevitably bring responsibilities. True freedom may therefore involve accepting the responsibilities that come with love, friendship, family, and community. This is why Gibran can describe friendship as a responsibility rather than an opportunity. A genuine relationship is not primarily a means of gaining something from another person; it is a commitment to the other person’s existence and dignity.
+Humor gives Sand and Foam another dimension. Although many passages are mystical or philosophical, Gibran is not relentlessly solemn. He understands human absurdity and uses irony to expose pretension. His observations about society, morality, pride, and human behavior can be playful as well as profound. Humor becomes a form of wisdom because it gives the reader perspective. A person who can laugh at human vanity may be less likely to become trapped by it.
+The book’s language is especially important to its meaning. Gibran writes in a poetic, sometimes deliberately archaic style filled with paradoxes and symbolic images. The aphorisms are short enough to remember but open-ended enough to invite interpretation. This explains why Sand and Foam is often approached as an inspirational or spiritual book as well as a work of literature. Modern editions categorize it under philosophy, spirituality, inspiration, and personal growth, reflecting the breadth of its appeal.
+Ultimately, Sand and Foam is a meditation on how to live consciously in a temporary world. Gibran does not promise that life will be free from suffering, uncertainty, loneliness, or loss. Instead, he asks readers to experience these things more deeply and to recognize their place within the larger mystery of existence. Life is fleeting like foam, but that does not make it meaningless. Love can end, but that does not make love worthless. Human knowledge is limited, but that limitation can inspire humility. Solitude can hurt, yet it can also deepen the roots of the self. Death is inevitable, yet it belongs to the same mysterious movement that makes life possible.
+For readers searching for a Sand and Foam summary, themes, analysis, or explanation of Kahlil Gibran’s philosophy, the most important point is that this book is not designed to be consumed like a conventional novel. It is a book for contemplation. Its aphorisms are fragments, but the fragments deliberately point toward larger truths about love, faith, beauty, suffering, humanity, and eternity. Published in 1926 after the enormous success of The Prophet, it offers one of Gibran’s most intimate collections of thought and reveals the spiritual and philosophical concerns that shaped his writing.
+The enduring appeal of Sand and Foam comes from its ability to make ordinary experiences feel mysterious again. Gibran asks readers to look at love without reducing it to romance, suffering without reducing it to misfortune, knowledge without confusing it with wisdom, and life without forgetting its impermanence. The sand and foam of the title become a lasting image for the human condition: we arrive, we leave our small marks, and the tides eventually erase them. Yet the sea remains, immense and unknowable. In that tension between the temporary and the eternal lies the heart of Gibran’s book—and perhaps its most enduring message: our lives may be brief, but the depth with which we love, suffer, create, wonder, and understand can make those brief lives immeasurably meaningful.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c0bb72b9-7f0b-44a8-b38b-8201f29c20c8.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068902</t>
   </si>
   <si>
-    <t>Discover Sand and Foam by Kahlil Gibran. This book is published by General Press in eBook format, ISBN 9789354992407, ASIN B0B6G4RQWF, under Self-Help.</t>
+    <t>Discover Sand and Foam by Kahlil Gibran. This book is published by General Press in eBook format, ISBN 9789354992407, ASIN B0B6G4RQWF, under Literature and Fiction, Philosophical Poetry, Spirituality and Mysticism.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -722,83 +751,89 @@
       <c r="F2" s="2">
         <v>9789354992407</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>