--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -140,68 +140,79 @@
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTSW4ZH</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Historical Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Action &amp; Adventure Fiction</t>
+  </si>
+  <si>
+    <t>FIC014000, FIC002000</t>
   </si>
   <si>
     <t>Set during the French Revolution, Scaramouche by Rafael Sabatini is a classic novel of swashbuckling adventure and sweeping romance is also a thought-provoking commentary on class, inequality, and the individual's role in society-a story that has become Rafael Sabatini's enduring legacy.
 It tells the story of an unlikely hero during the French Revolution. Andre-Louis Moreau, a lawyer, is transformed from cynic to idealist as circumstances force him to change sides several times during the conflict in France. He becomes a revolutionary, politician, and fencing master, confounding his enemies with his powerful orations and swordsmanship. Rafael Sabatini’s 1921 novel has been adapted numerous times, most famously in 1952 with Stewart Granger in the title role.
 A romantic tale of a young aristocrat's adventures during the French Revolution. At one point the hero joins a theater troupe to portray ‘Scaramouche’. He also becomes a lawyer, a politician, and a lover, confounding his enemies with his elegant oration and precise swordsmanship. An excellent swashbuckler!</t>
   </si>
   <si>
+    <t>Rafael Sabatini (1875–1950) was an Italian-born British novelist whose thrilling historical adventures captivated readers around the world. Renowned for his vivid storytelling, memorable heroes, and meticulous historical research, he became one of the most popular writers of historical fiction in the early twentieth century. His novels, filled with daring sword fights, political intrigue, romance, and honor, have remained enduring classics and continue to inspire readers and filmmakers alike.
+Sabatini was born on April 29, 1875, in Jesi, Italy, to parents who were both celebrated opera singers. Because of their international careers, he spent much of his childhood traveling across Europe. He lived and studied in Italy, Portugal, Switzerland, and England, gaining fluency in several languages, including Italian, French, German, Portuguese, and English. Although English was not his first language, he chose to write exclusively in it, believing it offered the widest audience for his stories.
+Before becoming a full-time novelist, Sabatini worked as a translator and journalist. These experiences sharpened his command of language and deepened his understanding of European history. Although he published numerous books during the early years of his career, widespread success came only after years of persistence and dedication.
+His breakthrough arrived in the 1920s with the publication of Scaramouche (1921), a sweeping tale set during the French Revolution. The novel became an international bestseller and was soon followed by other classics such as Captain Blood (1922) and The Sea Hawk (1915), which established Sabatini as a master of historical adventure. His stories combined authentic historical settings with unforgettable characters whose courage, wit, and sense of justice appealed to readers of all ages. Many of his novels were later adapted into successful Hollywood films starring actors such as Errol Flynn.
+Despite his literary fame, Sabatini lived a relatively private life and remained devoted to historical research and writing throughout his career. He continued producing novels and short stories until his later years, earning admiration for his elegant prose and carefully crafted plots.
+Rafael Sabatini died on February 13, 1950, in Adelboden, Switzerland. Today, he is remembered as one of the greatest writers of historical adventure fiction. His timeless novels continue to transport readers to dramatic moments in history, celebrating bravery, resilience, and the enduring triumph of justice over adversity.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/592bafb6-8699-4c6b-8d78-8a35861da388.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069203</t>
   </si>
   <si>
-    <t>Discover Scaramouche by Rafael Sabatini. This book is published by General Press in eBook format, ISBN 9789354998461, ASIN B0CFTSW4ZH, under Literature and Fiction, Historical Fiction, Classics.</t>
+    <t>Discover Scaramouche by Rafael Sabatini. This book is published by General Press in eBook format, ISBN 9789354998461, ASIN B0CFTSW4ZH, under Literature and Fiction, Historical Fiction, Action and Adventure Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -723,75 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>