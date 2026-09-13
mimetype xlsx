--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -140,75 +140,99 @@
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07VKHFL5L</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Health, Fitness &amp; Dieting</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
+    <t>Indian Writing</t>
+  </si>
+  <si>
     <t>HEA032000, HIS017000, REL032010</t>
   </si>
   <si>
     <t>2019-07-18 00:00:00</t>
   </si>
   <si>
-    <t>First published in 1924, 'Scientific Healing Affirmations' is a handbook to optimistic and potent thought by Paramahansa Yogananda, an Indian Hindu monk, yogi, and guru who presented millions to the teachings of meditation and Kriya Yoga through his organization Self-Realization Fellowship/Yogoda Satsanga Society of India, and who lived his last 32 years in America.
-This work was far ahead of its time in demonstrating how influential and useful positive affirmations can be in one’s daily life. Now a mainstream tradition and embraced by the medical and scientific community for how affirmations can significantly improve one’s psychological and physical state, Yogananda was one of the first to bring this ancient Eastern spiritual practice to America and the West. Thorough, extensive, hopeful, and available, this guides readers in integrating affirmations into their lives and continues to be one of the most important books ever written on this powerful and life-changing practice.</t>
+    <t>What if the power to heal could begin not only with the body, but with the thoughts, emotions, and inner attitudes shaping it? 'Scientific Healing Affirmations' by Paramahansa Yogananda is a spiritual self-help and inspirational book that explores the connection between positive thinking, faith, consciousness, and physical well-being, offering readers a practical approach to using affirmations as a tool for inner transformation.
+Drawing from his teachings on yoga, meditation, and the deeper relationship between mind and body, Yogananda presents affirmations as more than simple repetitions of optimistic phrases. He explains how focused thought, when supported by concentration, confidence, and spiritual awareness, can influence the way a person responds to challenges and cultivate a stronger sense of vitality and peace. The book encourages readers to move beyond negative mental habits and consciously replace fear, doubt, discouragement, and limiting beliefs with thoughts rooted in courage, health, harmony, and divine consciousness.
+A central idea of 'Scientific Healing Affirmations' is that words become more meaningful when they are practiced with genuine understanding and feeling. Yogananda guides readers toward a disciplined use of affirmations, encouraging them to combine spoken or mental repetition with focused attention and sincere belief. His approach reflects his broader spiritual philosophy: lasting change begins within, and the mind can become a powerful instrument when directed with awareness and purpose.
+The book also speaks to readers searching for emotional strength during difficult periods. Rather than presenting healing as a purely physical matter, Yogananda emphasizes the importance of developing inner calm, hopeful thinking, and spiritual resilience. His accessible teachings make the book suitable for anyone interested in affirmations, meditation, positive thinking, yoga philosophy, or the spiritual dimensions of well-being.
+Warm, practical, and deeply reflective, 'Scientific Healing Affirmations' invites readers to reconsider the influence of their own thoughts and discover how a more conscious inner life might transform the way they experience themselves and the world around them. Its enduring message makes it a fascinating book to explore for anyone curious about the meeting point of spirituality, self-discipline, and the power of the mind.</t>
   </si>
   <si>
     <t>Paramahansa Yogananda was born in as Mukunda Lal Ghosh. He was an Indian yogi and guru.
 Some of the books written by him are Karma and Reincarnation, How To Have Courage, Calmness, And Confidence: The Wisdom Of Yogananda 1st Edition, The Bhagavad Gita 1st Edition, and Whispers From Eternity 1st Edition.
 At the age of 17, in the year 1910, he found his guru Swami Yukteswar Giri. Yogananda graduated with a B.A. from the Serampore College, and in 1915 took vows to join the Swami Order. Here, he was given the name Swami Yogananda Giri. The Yogi established the Yogoda Satsanga Society of India in Ranchi. In 1920, he was sent to Boston to attend the International Congress of Religious Liberals. He lived in America for the next thirty years (1920-1952), and taught the soul-awakening techniques of Kriya Yoga to many people. Yogananda visited India in 1935, where he was given the monastic title of Paramahansa, which represents the highest spiritual attainment. The Yogi passed away in 1952, and his funeral service was attended by with hundreds of people in Los Angeles. On his twenty-fifth death anniversary, the Indian government issued a special commemorative stamp in his honour.</t>
   </si>
   <si>
+    <t>Scientific Healing Affirmations by Paramahansa Yogananda is a concise but deeply spiritual book about the power of thought, concentration, affirmation, faith, and inner discipline. First published in 1924, it presents Yogananda’s distinctive approach to healing the body, strengthening the mind, overcoming destructive habits, developing confidence, and awakening a deeper awareness of the divine. The book is not simply a collection of positive statements. Yogananda explains how affirmations are meant to be practiced—with focused attention, feeling, willpower, repetition, and spiritual faith.
+The central idea is that thought has power. According to Yogananda, human beings are influenced not only by physical conditions but also by the thoughts and attitudes they repeatedly hold. A negative thought, repeated long enough, can become a habit of consciousness. Fear can make a person feel weak; discouragement can reduce initiative; persistent worry can affect the body. In the same way, constructive thoughts can gradually change a person's mental outlook and help awaken qualities such as courage, peace, confidence, and vitality.
+Yogananda therefore presents affirmation as a deliberate method of replacing limiting thought patterns with higher ones. An affirmation is not merely a sentence that a person repeats mechanically. Its effectiveness depends upon the consciousness behind the words. Yogananda emphasizes concentration, continuity, devotion, will, and faith. The practitioner must try to feel the truth expressed in the affirmation rather than merely pronounce the words.
+This distinction is essential to the book. Simply saying, “I am well,” while inwardly expecting failure or illness is not what Yogananda means by scientific affirmation. The words must gradually reach deeper levels of consciousness. Through repeated, concentrated practice, positive ideas can become stronger than old mental habits. In this sense, affirmation becomes a form of mental training.
+Yogananda gives special importance to the subconscious mind. Much of human behavior, he suggests, is governed by ideas that have been repeated so often that they operate almost automatically. A person may consciously want confidence while subconsciously carrying the belief that he or she is incapable. Similarly, someone may desire freedom from a bad habit while repeatedly reinforcing that habit through thought and expectation. Affirmation is intended to reach these deeper patterns and replace them with healthier ones.
+The book therefore treats healing as something broader than the removal of physical symptoms. Yogananda sees human beings as an integration of body, mind, and spirit. Physical well-being matters, but mental and spiritual balance are equally important. His affirmations address many dimensions of life, including physical health, fear, nervousness, confidence, wisdom, concentration, success, habits, and spiritual awareness. The official description of the work likewise emphasizes its range, including healing the body, developing confidence, awakening wisdom, and overcoming bad habits.
+One of Yogananda’s important ideas is that the mind and body influence one another. A person's mental state can affect how he or she experiences physical conditions, while physical circumstances can influence mental attitudes. This does not mean that every illness is simply caused by negative thinking, nor does the book reduce health to optimism. Rather, Yogananda emphasizes the mind as an important part of the healing process. His approach encourages people to become active participants in cultivating a constructive inner environment.
+At the same time, the book places spiritual power above ordinary positive thinking. Yogananda does not want affirmation to become an exercise in egoistic self-command. The deeper purpose is to awaken awareness of the divine presence within. The individual does not merely say, “I can do everything by myself.” Instead, affirmation becomes a means of opening oneself to a greater spiritual power. This is why his method combines willpower with faith and devotion.
+The idea of willpower is especially important. Yogananda believes that human beings often underestimate their inner strength because they identify too closely with their present limitations. A person who repeatedly says, “I cannot,” gradually strengthens the mental habit of helplessness. Conversely, determined affirmation can awaken the will. The objective is not blind self-confidence but the discovery of a deeper capacity for perseverance.
+Yogananda also stresses the importance of concentration. The mind is normally scattered among memories, worries, desires, and distractions. An affirmation becomes powerful when attention is gathered around it. Instead of allowing the words to pass mechanically through the mind, the practitioner concentrates deeply upon their meaning. Repetition then becomes a way of making the desired thought increasingly familiar and powerful.
+Another important principle is continuity. One or two repetitions are unlikely to transform deeply established habits. Just as negative patterns develop through repetition, positive patterns require sustained practice. Yogananda encourages readers to continue affirming a truth with patience, without constantly measuring immediate results. The official teachings of Self-Realization Fellowship similarly emphasize intensity of attention together with continuity and repetition.
+The affirmations in the book cover both practical and spiritual needs. Some are directed toward physical healing and vitality; others strengthen courage, confidence, memory, concentration, wisdom, or freedom from undesirable habits. Still others move beyond personal improvement toward peace, devotion, and awareness of God. This progression reveals an important feature of Yogananda’s philosophy: material well-being is useful, but it is not the final goal. True healing ultimately involves a transformation of consciousness.
+Yogananda’s understanding of healing also includes the power of imagination and visualization. The mind should not merely repeat words mechanically but should allow the desired condition to become inwardly vivid. When thought, feeling, attention, and will work together, the affirmation becomes more than a verbal exercise. It becomes a focused act of consciousness.
+The word “scientific” in the title reflects Yogananda’s attempt to present this spiritual discipline systematically. He is proposing a method based on principles that can be practiced repeatedly rather than an occasional inspirational exercise. His approach combines the language of spiritual realization with a practical psychology of habit, concentration, and thought. The book’s original 1924 edition was a pioneering work in what its publishers describe as self-healing and self-transformation.
+Ultimately, Scientific Healing Affirmations is a book about reclaiming responsibility for one's inner life. Yogananda asks readers to become conscious of the thoughts they repeatedly entertain and to recognize that the mind can either reinforce limitation or encourage growth. His message is hopeful: change begins by changing the direction of consciousness.
+The deepest lesson of the book, however, is not simply to “think positively.” It is to think with awareness, conviction, discipline, and spiritual faith. For Yogananda, healing means moving from fear toward courage, from weakness toward strength, from mental restlessness toward peace, and ultimately from identification with the limited self toward awareness of the deeper spiritual self. In this way, affirmation becomes not merely a technique for feeling better, but a practice for transforming the whole person—physically, mentally, and spiritually.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e861ce3a-c399-4dce-89f1-cfaed4ac6e0e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068612</t>
   </si>
   <si>
-    <t>Discover Scientific Healing Affirmations by Paramahansa Yogananda. This book is published by General Press in eBook format, ISBN 9789389157734, ASIN B07VKHFL5L, under Health, Fitness and Dieting, Health.</t>
+    <t>Discover Scientific Healing Affirmations by Paramahansa Yogananda. This book is published by General Press in eBook format, ISBN 9789389157734, ASIN B07VKHFL5L, under Health, Fitness and Dieting, Health, Indian Writing.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -729,82 +753,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>45</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>