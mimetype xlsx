--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,60 +138,70 @@
     <t>Elliott O'Donnell</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BCVRQ858</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
   </si>
   <si>
     <t>FIC012000, YAF021000</t>
   </si>
   <si>
     <t>2022-09-12 00:00:00</t>
   </si>
   <si>
     <t>First published in 1911, ‘Scottish Ghost Stories’ are accounts of hauntings by Elliott O'Donnell, an author known primarily for his books about ghosts. He claimed to have seen a ghost, described as an elemental figure covered with spots when he was five years old. He also claimed to have been strangled by a mysterious phantom in Dublin.
 From castles to country houses to the battlegrounds of a bygone era, Scotland boasts an impressive host of haunted locales. This impressive collection of bone-chilling ghost stories is certain to send shivers down your spine. Travel from Edinburgh to Aberdeen to Glasgow and all points in between with nearly twenty tingling tales of ghostly encounters from the late 19th and early 20th centuries.</t>
+  </si>
+  <si>
+    <t>Elliott O'Donnell (1872–1965) was an English author, journalist, and renowned investigator of ghosts and the supernatural. Best known for his vivid accounts of haunted places, mysterious phenomena, and paranormal experiences, O'Donnell became one of the most widely read writers on the occult during the early twentieth century. Through dozens of books, he introduced generations of readers to tales of apparitions, haunted houses, and unexplained events, blending folklore, eyewitness testimony, and his own investigations into compelling narratives that continue to fascinate enthusiasts of supernatural literature.
+O'Donnell was born on February 27, 1872, in Clifton, Bristol, England. He spent part of his childhood in London and later traveled extensively, including periods in Ireland and the United States. From an early age, he developed a keen interest in ghost stories and local legends. According to his own accounts, he experienced several unexplained incidents during his youth, which strengthened his lifelong fascination with the paranormal. Whether regarded as literal experiences or personal interpretations, these stories shaped the direction of his writing and research.
+Throughout his career, O'Donnell claimed to have visited hundreds of reportedly haunted locations across Britain and Europe. He interviewed witnesses, examined historical records, and collected regional folklore in an effort to document supernatural phenomena. His best-known works include Haunted Houses of England, Ghosts, Scottish Ghost Stories, Twenty Years' Experience as a Ghost Hunter, and The Scream of the Banshee. Written in an engaging and accessible style, these books appealed to both believers in the paranormal and readers who simply enjoyed mystery and suspense.
+Although many of O'Donnell's claims have been questioned by historians and scientific investigators due to the absence of verifiable evidence, his writings played a significant role in popularizing ghost lore and paranormal investigation. Rather than presenting dry academic studies, he crafted atmospheric accounts that preserved local traditions and sparked public curiosity about the unexplained. His books remain important examples of early twentieth-century supernatural literature.
+Elliott O'Donnell continued writing well into his later years and published more than fifty books before his death in 1965. His enduring legacy lies not in proving the existence of ghosts but in preserving centuries of folklore and inspiring lasting interest in the mysteries of the supernatural. Today, he is remembered as one of Britain's most influential writers on ghost stories and paranormal traditions, whose captivating works continue to intrigue readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d445d8fa-226b-4a34-ae9f-fe3eaf63ae36.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069094</t>
   </si>
   <si>
     <t>Discover Scottish Ghost Stories by Elliott O'Donnell. This book is published by General Press in eBook format, ISBN 9789354995071, ASIN B0BCVRQ858, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -722,80 +732,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>