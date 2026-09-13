--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>Selected Short Stories of Nietzsche</t>
   </si>
   <si>
     <t>Friedrich Nietzsche</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07D94T9LF</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Classics</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
   </si>
   <si>
     <t>FIC045000, LIT004200, LIT004130</t>
   </si>
   <si>
     <t>2018-05-24 00:00:00</t>
   </si>
   <si>
     <t>Nietzsche is one of the most popular of modern philosophers. He believed in the power of individuals to lift themselves beyond perceived limits and free themselves of all the conventional confines. His ideas have had a great influence on many Western schools of philosophy.
 Nietzsche believed in accepting the reality of this world and trying to rise above oneself here, being great in this life, instead of living in dreams of another life. He did not believe in the idea of giving up the pursuit of greatness in the current existence in the hope of a better life after death in some other world. He believed in the idea of the overman or superman, in which each person should to raise oneself to higher levels by one's own effort.
 The works of Friedrich Nietzsche have fascinated readers around the world ever since the publication of his first book more than a hundred years ago. This is the collections of his selected short stories.</t>
   </si>
   <si>
     <t>Friedrich Wilhelm Nietzsche (1844–1900) was a profound and highly provocative German philosopher, cultural critic, and classical scholar whose ideas radically reshaped modern intellectual history. Born in the Prussian Province of Saxony, he initially studied theology and classical philology. In 1869, at the exceptionally young age of 24, he was appointed to the Chair of Classical Philology at the University of Basel in Switzerland, though severe health issues forced his early resignation a decade later.
 For the next ten years, Nietzsche lived a nomadic existence across Europe, battling chronic illness while producing his most revolutionary writings. His work famously declared that "God is dead," a diagnostic statement regarding the collapse of traditional religious frameworks in the wake of the Enlightenment. To combat the ensuing threat of nihilism, Nietzsche introduced concepts like the Übermensch (Overman), who creates his own values, and the "Will to Power," a fundamental drive for self-overcoming and creative excellence.
 Writing in a fiercely independent and aphoristic style, he authored several monumental texts, including Thus Spoke Zarathustra and Beyond Good and Evil. He rigorously challenged traditional Christian morality and the philosophical dogmas of his time, urging individuals to embrace life in its entirety and affirm human existence without relying on otherworldly comforts.
 In 1889, Nietzsche suffered a total mental collapse in Turin, Italy, spending his final eleven years completely incapacitated. During this time, his sister, Elisabeth, gained control of his unpublished manuscripts and severely manipulated his work to align with German nationalist and anti-Semitic ideologies—views Nietzsche himself vehemently despised.
 It took decades for scholars to rehabilitate his true legacy, rightfully restoring him as a visionary thinker who profoundly influenced existentialism, psychoanalysis, and modern literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d8ec6245-dca5-484e-bc64-cb36b5b0437f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
@@ -726,83 +732,87 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>217</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>