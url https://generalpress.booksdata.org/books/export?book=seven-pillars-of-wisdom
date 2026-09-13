--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,55 +137,65 @@
   <si>
     <t>T.E. Lawrence</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B096T9B184</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
+    <t>Philosophy</t>
+  </si>
+  <si>
     <t>BIO008000</t>
   </si>
   <si>
-    <t>‘Seven Pillars of Wisdom’ is a memoir of the soldier known as 'Lawrence of Arabia.’ Lawrence is a fascinating and controversial figure and his talent as a vivid and imaginative writer shines through on every page of his masterpiece. ‘Seven Pillars of Wisdom’ written between 1919 and 1926, is an extraordinary tale of action, politics and adventure. The story describes heroism through instances of war by a man who not only shaped events but was molded by them. 
+    <t>‘Seven Pillars of Wisdom’ is a memoir of the soldier known as 'Lawrence of Arabia.’ Lawrence is a fascinating and controversial figure and his talent as a vivid and imaginative writer shines through on every page of his masterpiece. ‘Seven Pillars of Wisdom’ written between 1919 and 1926, is an extraordinary tale of action, politics and adventure. The story describes heroism through instances of war by a man who not only shaped events but was molded by them.
 The genre of the book can be related to many broad subjects like political history, military strategy, pathology or travel story. Lawrence, known as the defender of the empire, had found war in the Arab world and a long-lasting sideline to the War to End All Wars. This war produced more war during the time, in which, along with many other eminent writers, Lawrence was also involved. Seven Pillars of Wisdom provides a unique portrait of this extraordinary man and an insight into the birth of the Arab nation.</t>
+  </si>
+  <si>
+    <t>T. E. Lawrence (1888–1935), whose full name was Thomas Edward Lawrence, was a British archaeologist, military officer, diplomat, and writer best known for his remarkable role in the Arab Revolt during the First World War. Popularly remembered as "Lawrence of Arabia," he became an enduring symbol of courage, adventure, and cross-cultural understanding. His life, marked by both extraordinary achievement and personal introspection, continues to fascinate historians and readers around the world.
+Lawrence was born on August 16, 1888, in Tremadog, Wales. Raised in England, he developed an early fascination with history, medieval castles, and ancient civilizations. He studied history at Jesus College, Oxford, where he conducted extensive research on Crusader castles in the Middle East. His travels through Syria and surrounding regions introduced him to Arab culture, languages, and traditions, laying the foundation for his future work.
+Before the outbreak of the First World War, Lawrence worked as an archaeologist with British excavations at Carchemish, in present-day Turkey. His knowledge of the Middle East and fluency in Arabic proved invaluable during the war. Serving as a British intelligence officer, he became closely involved with the Arab Revolt against Ottoman rule. Working alongside Emir Faisal and Arab forces, Lawrence helped coordinate military campaigns, including daring raids and the capture of the strategic port of Aqaba. His leadership and close relationship with Arab fighters earned him international recognition, although he later expressed discomfort with the fame surrounding his wartime exploits.
+After the war, Lawrence served in diplomatic roles during the Paris Peace Conference but became disillusioned by political decisions affecting the Arab world. Seeking a quieter life, he enlisted under assumed names in the Royal Air Force and the Royal Tank Corps. During this period, he devoted himself to writing. His masterpiece, Seven Pillars of Wisdom, remains one of the greatest memoirs of the twentieth century, combining vivid descriptions of war with thoughtful reflections on leadership, culture, and human nature.
+T. E. Lawrence died on May 19, 1935, following a motorcycle accident in Dorset, England. He was only forty-six years old. Today, he is remembered not only as a legendary military figure but also as a gifted writer and thoughtful scholar. His extraordinary life, shaped by courage, intellectual curiosity, and deep respect for the cultures he encountered, continues to inspire readers, historians, and explorers across the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c9465ca4-abcd-4ebb-8390-081236c4051e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068750</t>
   </si>
   <si>
     <t>Discover Seven Pillars of Wisdom by T.E. Lawrence. This book is published by General Press in eBook format, ISBN 9789390492855, ASIN B096T9B184, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -713,79 +723,83 @@
       <c r="F2" s="2">
         <v>9789390492855</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>43</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>