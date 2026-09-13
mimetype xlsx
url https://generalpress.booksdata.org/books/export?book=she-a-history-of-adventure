--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,79 +134,85 @@
   <si>
     <t>She: A History of Adventure</t>
   </si>
   <si>
     <t>H. Rider Haggard</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BYZJ8M79</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Literature &amp; Fiction</t>
+    <t>Science Fiction &amp; Fantasy</t>
+  </si>
+  <si>
+    <t>Action &amp; Adventure Fiction</t>
+  </si>
+  <si>
+    <t>Historical Fantasy</t>
   </si>
   <si>
     <t>FIC028080</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>‘She: A History of Adventure’ is a novel by H. Rider Haggard, first serialized in The Graphic magazine from October 1886 to January 1887. She is one of the classics of imaginative literature, and one of the best-selling books of all time. 
 The story is a first-person narrative that follows the journey of Horace Holly and his ward Leo Vincey to a lost kingdom in the African interior. There they encounter a primitive race of natives and a mysterious white queen named Ayesha who reigns as the all-powerful "She", or "She-who-must-be-obeyed". In this work, Rider Haggard developed the conventions of the Lost World subgenre, which many later authors emulated.
 She is placed firmly in the imperialist literature of nineteenth-century England and inspired by Rider Haggard's experiences of South Africa and British colonialism. The story expresses numerous racial and evolutionary conceptions of the late Victorians, especially notions of degeneration and racial decline prominent during the fin de siècle. In the figure of She, the novel notably explored themes of female authority and feminine behavior. It has received praise and criticism alike for its representation of womanhood.</t>
   </si>
   <si>
     <t>Sir Henry Rider Haggard, KBE was an English writer of adventure novels set in exotic locations, predominantly Africa, and the creator of the Lost World literary genre. His stories, situated at the lighter end of the scale of Victorian literature, continue to be popular and influential. He was also involved in agricultural reform and improvement in the British Empire.
 His breakout novel was King Solomon's Mines (1885), which was to be the first in a series telling of the multitudinous adventures of its protagonist, Allan Quatermain.
 Haggard was made a Knight Bachelor in 1912 and a Knight Commander of the Order of the British Empire in 1919. He stood unsuccessfully for Parliament as a Conservative candidate for the Eastern division of Norfolk in 1895. The locality of Rider, British Columbia, was named in his memory.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/cb5c4fa5-2d64-47da-800a-5dac64588790.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069084</t>
   </si>
   <si>
-    <t>Discover She: A History of Adventure by H. Rider Haggard. This book is published by General Press in eBook format, ISBN 9789354997068, ASIN B0BYZJ8M79, under Literature and Fiction.</t>
+    <t>Discover She: A History of Adventure by H. Rider Haggard. This book is published by General Press in eBook format, ISBN 9789354997068, ASIN B0BYZJ8M79, under Science Fiction and Fantasy, Action and Adventure Fiction, Historical Fantasy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -722,83 +728,87 @@
       <c r="F2" s="2">
         <v>9789354997068</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>