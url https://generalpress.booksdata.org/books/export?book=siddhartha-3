--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -137,57 +137,57 @@
   <si>
     <t>Hermann Hesse</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B079Q64KQX</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Philosophy</t>
-[...5 lines deleted...]
-    <t>REL007000, FIC078000, FIC004000</t>
+    <t>Classic Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
+  </si>
+  <si>
+    <t>FIC004000, FIC039000, FIC019000</t>
   </si>
   <si>
     <t>2018-11-16 00:00:00</t>
   </si>
   <si>
     <t>'Siddhartha' by Hermann Hesse is a profound philosophical novel that follows the spiritual journey of a young man named Siddhartha in ancient India during the time of the Buddha. Although inspired by Buddhist ideas, the story is not a retelling of the Buddha’s life. Instead, it explores the universal search for truth, self-discovery, and inner peace through the experiences of one individual who refuses to accept wisdom secondhand.
 Dissatisfied with the comfortable life he has known, Siddhartha leaves his family to seek enlightenment. Along the way, he lives as an ascetic, studies with wise teachers, embraces wealth and worldly pleasures, experiences love, suffers loss, and eventually learns the value of simplicity. Each phase of his life teaches him something essential, yet he gradually realizes that true wisdom cannot be borrowed from books, teachers, or religious doctrines. It must be discovered through personal experience and deep reflection.
 One of the novel’s most powerful symbols is the river, which becomes Siddhartha’s greatest teacher. By observing its constant flow and quiet strength, he comes to understand the unity of all life, the passage of time, and the importance of living fully in the present moment. Through patience, compassion, and acceptance, he finally attains the inner harmony he has long sought.
 Written in graceful, poetic prose, 'Siddhartha' remains a timeless meditation on the human spirit. Hermann Hesse masterfully explores themes of identity, enlightenment, love, and self-realization, making the novel an enduring source of inspiration for readers seeking meaning, balance, and a deeper understanding of life.</t>
   </si>
   <si>
     <t>Born in Calw, Germany, in 1877, Hermann Hesse grew up in a strict family of Pietist missionaries. Expected to follow in his parents' footsteps and enter the ministry, the young Hesse actively rebelled against his rigid religious schooling. He eventually abandoned his seminary studies, worked as an apprentice in various bookshops, and dedicated himself to poetry and writing, finding his first taste of literary success with the publication of his novel Peter Camenzind in 1904.
 Despite this early achievement, the outbreak of World War I, combined with marital struggles and the death of his father, plunged Hesse into a severe emotional crisis. Seeking relief, he underwent psychoanalysis with a disciple of Carl Jung. This profound encounter with psychoanalytic theory fundamentally shifted his artistic focus inward, transforming his literature into an intense exploration of the subconscious mind, human duality, and the individual's restless search for authentic identity.
 This introspective journey fueled the creation of his most enduring masterpieces. In 1919, he published Demian, a striking exploration of self-realization that deeply resonated with a disillusioned post-war generation. He followed this with Siddhartha in 1922, a novel born from his lifelong fascination with Eastern philosophy and the quest for spiritual enlightenment. A few years later, Steppenwolf (1927) cemented his international reputation by brilliantly capturing the existential angst and fractured psyche of the modern individual.
 Hesse’s literary career culminated with his magnum opus, The Glass Bead Game, published in 1943. In 1946, he was awarded the Nobel Prize in Literature for his deeply inspired writings, which consistently championed classical humanitarian ideals. Hesse spent the latter half of his life as a Swiss citizen in the quiet village of Montagnola, dedicating his time to writing, gardening, and painting watercolors until his death in 1962.</t>
   </si>
   <si>
     <t>"Siddhartha" by Hermann Hesse is a philosophical novel that follows the spiritual journey of a young man in ancient India as he searches for wisdom, inner peace, and true enlightenment. Although the story unfolds during the lifetime of the Buddha, it is not a retelling of Buddhist teachings but an exploration of one individual's personal quest for meaning. Siddhartha, the son of a respected Brahmin, is admired for his intelligence, discipline, and promise, yet he feels dissatisfied with the knowledge and religious traditions that surround him. Despite mastering sacred rituals and earning the respect of his family, he senses that borrowed wisdom cannot provide the deep understanding he longs for. Believing that truth must be discovered through direct experience rather than inherited beliefs, he leaves home with his loyal friend Govinda to begin a life of spiritual exploration.
 The two companions first join a group of wandering ascetics known as the Samanas, who practise severe self-denial in the hope of overcoming worldly desires. Siddhartha embraces their disciplined lifestyle, enduring hunger, hardship, and meditation with remarkable determination. He learns to control his body and quiet his mind, yet after years of strict practice, he realises that these methods have not brought him the lasting peace he seeks. Although he gains valuable discipline, he concludes that escaping the self is only temporary and does not reveal ultimate truth. This growing dissatisfaction convinces him that even the most respected teachers cannot provide enlightenment if it is not discovered through one's own experience.
 During their travels, Siddhartha and Govinda hear about Gautama, the Buddha, whose wisdom has attracted countless followers. Curious to meet the enlightened teacher, they seek him out and listen carefully to his teachings. Govinda is deeply moved and chooses to become one of the Buddha's disciples, convinced that he has found the path to liberation. Siddhartha, however, respectfully declines the opportunity to follow him. He greatly admires the Buddha's serenity and recognises the perfection of his teachings, but he believes that enlightenment cannot simply be transferred from one person to another. In his view, every individual must discover truth independently by living through life's experiences rather than relying solely on the wisdom of others. With gratitude and respect, he parts from both the Buddha and Govinda, continuing his journey alone.
 Having rejected the life of strict asceticism, Siddhartha enters the ordinary world that he had previously avoided. He becomes fascinated by beauty, wealth, and human relationships, experiences he once considered distractions from spiritual growth. He meets Kamala, an intelligent and graceful courtesan, who agrees to teach him about love and the pleasures of life on the condition that he first become successful in the world of business. Siddhartha accepts the challenge and begins working with the wealthy merchant Kamaswami. Over time, he learns trade, acquires riches, dresses elegantly, and enjoys the comforts of material success. Yet as the years pass, he gradually becomes absorbed in luxury, gambling, ambition, and desire. Although outwardly prosperous, he begins to recognise that his inner peace has quietly disappeared.
 Eventually, Siddhartha realises that his pursuit of wealth and pleasure has left him spiritually empty. He feels trapped by habits that once seemed exciting but now appear meaningless. Overcome by disappointment and exhaustion, he abandons his possessions and leaves the city without looking back. Wandering aimlessly, he reaches the edge of a river where despair almost overwhelms him. In this moment of profound crisis, he experiences a deep awakening that saves him from surrendering to hopelessness. Falling into a peaceful sleep, he awakens with a renewed sense of clarity, feeling as though his life has begun again. The river becomes a powerful symbol of renewal, continuity, and the ever-changing flow of existence that will shape the rest of his journey.
 Near the river, Siddhartha meets Vasudeva, a humble ferryman whose quiet wisdom leaves a lasting impression. Unlike the many teachers Siddhartha has encountered before, Vasudeva offers few instructions and instead encourages careful observation and patient listening. Together they ferry travellers across the river, living a simple life close to nature. As Siddhartha spends years beside the flowing water, he begins to understand that the river reflects the unity of all life. It teaches him that time is not divided into past, present, and future but exists as a single, continuous whole. By listening attentively to the many voices carried by the river, he gradually discovers that joy and sorrow, gain and loss, youth and old age are all interconnected parts of the same existence.
 Siddhartha's final personal challenge arrives unexpectedly when he is reunited with Kamala under tragic circumstances. She is travelling with their young son, whom Siddhartha has never known. After her death, the boy remains with his father, but he struggles to accept the quiet life beside the river and resents Siddhartha's attempts to care for him. Eventually, the boy chooses to leave, causing Siddhartha deep emotional pain. For the first time, he fully experiences the suffering that accompanies parental love and attachment. This loss teaches him compassion in a way that intellectual understanding never could. Through his own grief, he comes to recognise the universal nature of human suffering and the importance of allowing others the freedom to follow their own paths.
 Years later, Govinda visits the ferryman, still searching for complete enlightenment despite a lifetime devoted to religious practice. When he meets Siddhartha again, he is surprised by the profound peace that now radiates from his old friend. Siddhartha explains that wisdom cannot be captured fully in words or rigid doctrines because life's deepest truths are discovered through direct experience, love, acceptance, and patient observation. He describes how every stage of his journey, including his mistakes, desires, successes, and failures, contributed to the understanding he now possesses. Nothing was wasted because every experience formed part of a greater whole. Through his words and his peaceful presence, Siddhartha reveals that true enlightenment comes not from rejecting life but from embracing it in all its complexity.
@@ -239,51 +239,51 @@
 “I will not fall asleep.”
 “You will die, Siddhartha.”
 “I will die.”
 “And you would rather die than listen to your father?”
 “Siddhartha has always listened to his father.”
 “So you want to give up your intentions?”
 “Siddhartha will do what his father is going to tell him to do.”
 The first sunshine of the day fell upon the chamber. The Brahmin saw that Siddhartha’s knees were gently trembling. In Siddhartha’s face, however, he saw no trembling: the eyes looked far away. Then the father realized that Siddhartha had already gone from him and his household, that he had already left him.
 The father touched Siddhartha’s shoulder.
 “You will,” he said, “go in the woods and be a Samana. If you have found blessedness in the woods, then come and teach me how to be blessed. If you find disappointment, then return once more and let us once again sacrifice to the gods together. Now go and kiss your mother; tell her where you are going. For me, however, it is time to go to the river and perform the first cleansing.”
 He took his hand from his son’s shoulder and went outside. Siddhartha swayed to one side as if he wanted to go. He conquered his limbs, bowed down before his father and went to his mother in order to do as his father had said.
 At dawn, he slowly and with stiff legs left the still-quiet city. At the last hut, he saw a shadow that was crouching down there rise up and join him, the new pilgrim—Govinda.
 “You have come,” said Siddhartha as he smiled.
 “I have come,” said Govinda.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/120ec7c7-7948-4dc5-847b-21633d3dbb13.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068279</t>
   </si>
   <si>
-    <t>Discover Siddhartha by Hermann Hesse. This book is published by General Press in eBook format, ISBN 9788190276665, ASIN B079Q64KQX, under Literature and Fiction, Philosophy, Classics.</t>
+    <t>Discover Siddhartha by Hermann Hesse. This book is published by General Press in eBook format, ISBN 9788190276665, ASIN B079Q64KQX, under Literature and Fiction, Classic Literature and Fiction, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>