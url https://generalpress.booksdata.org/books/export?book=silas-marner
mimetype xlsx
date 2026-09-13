--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,58 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC045000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>George Eliot’s ‘Silas Marner,’ a 19th-century book, published in 1861, is a tale of injustice, betrayal, love and faith. It tells the story of a simple and hard-working weaver who is falsely accused of theft, stigmatized by the local community and pushed to leave his native town to live as a recluse. Leading a hermit's life, he spends all his time at the spinning wheel. His labor enables him to amass loads of gold which, to his great misfortune, are stolen from him. Amidst his disconsolate existence, fate rewards the poor weaver when a golden-haired little girl comes at his door on a winter's night. Silas decides to adopt the parentless child and names her Eppie after his deceased mother. The lovable girl succeeds in giving meaning and purpose to Silas life. Ultimately, Silas finds redemption and spiritual rebirth.
 Eliot examines the dangers of oppressive institutions that cast away members without mercy. The story in addition to being an inspiring work which demonstrates the excellent fruits of forgiveness, loyalty, and love, is also the one that emphasizes the importance of perspective, empathy and hope. The novel remains timeless in its understanding of human nature and has been beloved for generations.</t>
+  </si>
+  <si>
+    <t>George Eliot (1819–1880), the pen name of Mary Ann Evans, was one of the most important English novelists of the Victorian era. Renowned for her psychological insight, realistic storytelling, and profound understanding of human relationships, Eliot transformed the English novel by exploring the moral and emotional complexities of ordinary life. Her works continue to be celebrated for their intellectual depth, compassion, and timeless relevance.
+Born on November 22, 1819, in Nuneaton, Warwickshire, England, Mary Ann Evans grew up in a rural setting that later inspired many of the landscapes and communities in her fiction. She received an excellent education for a woman of her time, developing a deep love for literature, philosophy, history, and languages. After the death of her mother, she devoted herself to caring for her father while continuing her studies through extensive reading and self-education.
+Following her father's death, Evans moved to London, where she became a respected editor and literary critic for the influential Westminster Review. Her intellectual circle included many of the leading thinkers, scientists, and writers of Victorian England. When she decided to write fiction, she adopted the pen name George Eliot, partly to ensure that her work would be judged on its literary merit rather than dismissed because she was a woman, and partly to maintain privacy regarding her unconventional personal life.
+Eliot achieved remarkable success with novels such as Adam Bede (1859), The Mill on the Floss (1860), Silas Marner (1861), Romola (1863), Felix Holt, the Radical (1866), Middlemarch (1871–72), and Daniel Deronda (1876). Among these, Middlemarch is often regarded as one of the greatest novels ever written, admired for its richly developed characters and thoughtful exploration of society, ambition, marriage, and personal responsibility. Her stories are distinguished by their emotional honesty, philosophical reflection, and deep empathy for people from every walk of life.
+Throughout her career, George Eliot challenged conventional ideas about gender, morality, and social expectations while portraying human beings with extraordinary compassion. She believed that understanding others was the foundation of a just and humane society.
+George Eliot died on December 22, 1880, in London. Today, she is remembered as one of the finest novelists in the English language, whose powerful stories continue to inspire readers with their wisdom, humanity, and enduring insight into the complexities of life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ba52a9a0-71c9-4287-aa4a-76f27918f2c7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068755</t>
   </si>
   <si>
     <t>Discover Silas Marner by George Eliot. This book is published by General Press in eBook format, ISBN 9789391181543, ASIN B0973M6622, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +743,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>