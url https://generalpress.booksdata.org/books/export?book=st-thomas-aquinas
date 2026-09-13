--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>St. Thomas Aquinas</t>
   </si>
   <si>
     <t>G.K. Chesterton</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B098HH9R8S</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL010000, REL070000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>G.K. Chesterton's brilliant sketch of the life and thought of St. Thomas Aquinas acclaimed as the best book ever written on the great thirteenth-century Dominican by such outstanding Thomists as Jacques Maritain, Etienne Gilson, and Anton Pegis. It is as relevant today as when it was published in 1933. St. Thomas Aquinas was an immensely influential philosopher, theologian, and jurist in the tradition of scholasticism. In Chesterton's portrayal Saint Thomas is a mysterious man who was born in a rich family, but despite that, decided to live a humble life of a friar. Because Thomas was quiet and didn't speak much, some of his fellow students thought he was slow and called him the dumb ox, but he was a man of rare brilliance who started a revolution in Christian thought.
 St. Thomas Aquinas was given the title “Doctor of the Church” by the Catholic Church for having made significant contributions to theology and doctrine through his work. Possessed of the rarest brilliance, he found the highest truth in the humblest object, and led a life of almost unparalleled genius.</t>
   </si>
   <si>
     <t>Gilbert Keith Chesterton was born in London, England, in 1874. He began his education at St Paul's School, and later went on to study art at the Slade School, and literature at University College in London. Chesterton wrote a great deal of poetry, as well as works of social and literary criticism. Among his most notable books are ‘The Man Who Was Thursday’, a metaphysical thriller, and ‘The Everlasting Man’, a history of humankind's spiritual progress. After Chesterton converted to Catholicism in 1922, he wrote mainly on religious topics. Chesterton is most known for creating the famous priest-detective character Father Brown, who first appeared in ‘The Innocence of Father Brown.’ Chesterton died in 1936 at the age of 62.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3ff7e21c-5881-4161-8428-dc903fb6df64.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068790</t>
   </si>
   <si>
     <t>Discover St. Thomas Aquinas by G.K. Chesterton. This book is published by General Press in eBook format, ISBN 9789391181550, ASIN B098HH9R8S, under Christian Books and Bibles.</t>
@@ -719,83 +722,85 @@
       <c r="F2" s="2">
         <v>9789391181550</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>