--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,72 +128,88 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Student's Encyclopedia of General Knowledge</t>
   </si>
   <si>
     <t>Azeem Ahmad Khan</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Textbooks</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
     <t>JNF048040, JNF048000, EDU024000</t>
   </si>
   <si>
     <t>2005-07-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>General Knowledge is the most effective way to increase the IQ of a student. The Student?s Encyclopedia of General Knowledge is a good book for students who want information on all kinds of subjects in one book. This book has proven to be useful to many students in the long run.  The Student?s Encyclopedia of General Knowledge can be used by students studying in class three up to the seventh standard. The quality of information in this book is top notch and readers find it interesting. The book covers key information from the top books in India; some information from international books has also been taken. Students can find information on sports persons, famous people and Prime Ministers of India, too.  The book is easy to read as the chapters are in an alphabetical order. Hence, looking for facts becomes very easy as well. The book has a special section with 100 amazing facts that leave most young readers amazed. At the end of the book, there is a quiz section that can be used by the student to check his level of learning. The quiz has two hundred questions.  The book has ample diagrams and illustrations that make the learning process more flexible and interesting. There are one hundred illustrations in the book. Each one is worth checking out. This book by Mr. Khan has helped many students in the past and continues to do so till date.  :  This famous Encyclopedia has been authored by three writers. Azeem, Ahmad Khan, Ruth Premi and Sanjay Raghav are the authors of this book. The book was published by General Press.</t>
+    <t>Student's Encyclopedia of General Knowledge by Azeem Ahmad Khan is a comprehensive reference book designed to help learners build a strong foundation across a wide range of subjects. Created especially for students, the encyclopedia presents essential facts and concepts in a simple, organized, and engaging manner, making it an excellent resource for academic learning, competitive examinations, quizzes, and general awareness. Rather than focusing on a single discipline, it brings together knowledge from history, geography, science, technology, literature, politics, culture, sports, and many other fields.
+The book is structured to encourage curiosity and independent learning. Each topic is explained in concise, easy-to-understand language, allowing readers to quickly grasp important ideas while expanding their understanding of the world. Along with factual information, it introduces notable personalities, landmark events, scientific discoveries, national and international organizations, inventions, and significant cultural achievements. This broad coverage helps students connect classroom learning with real-world knowledge and develop a well-rounded perspective.
+Written in a clear and accessible style, the encyclopedia serves as both a practical study aid and an enjoyable companion for lifelong learning. Its systematic presentation enables readers to revise key information efficiently while inspiring them to explore subjects in greater depth. More than a collection of facts, Student's Encyclopedia of General Knowledge encourages critical thinking, intellectual curiosity, and confidence in learning. It equips students with the knowledge and awareness needed to excel academically while fostering a lasting interest in understanding the people, places, ideas, and events that shape our world.</t>
   </si>
   <si>
     <t>General Press publishes high-quality POD books in almost all popular genres including Fiction, Nonfiction, Religion, Self-Help, Romance, Classics, etc.See more on the author's page Follow Azeem Ahmad KhanBrief content visible, double tap to read full content.Full content visible, double tap to read brief content.Discover more of the author’s books, see similar authors, read book recommend</t>
+  </si>
+  <si>
+    <t>"Student's Encyclopedia of General Knowledge" by Azeem Ahmad Khan is a comprehensive reference book designed to introduce young learners to the fascinating world of knowledge. Created primarily for students from Classes III to VIII, the encyclopedia brings together facts from a wide range of subjects in a single, easy-to-use volume. Instead of focusing on one discipline, it presents information covering geography, history, science, sports, literature, current affairs, culture, famous personalities, and many other topics. The book serves as both a learning companion and a quick reference guide, making it useful not only for students but also for teachers and parents who wish to strengthen a child's understanding of the world. The information has been compiled from reliable sources and organized in a simple, accessible format that encourages curiosity and independent learning.
+One of the book's greatest strengths is its systematic organization. Rather than presenting lengthy explanations, it offers carefully arranged facts, lists, tables, and concise descriptions that are easy to read and remember. The chapters cover subjects in a logical sequence, beginning with common abbreviations and famous books before moving into detailed information about India, the countries of the world, geography, sports, science, and history. This structure allows readers to quickly locate specific information while also encouraging them to browse through related topics. The alphabetical arrangement of entries within many sections further improves accessibility, making the encyclopedia an excellent desk companion for homework, projects, and everyday learning.
+A significant portion of the encyclopedia is devoted to helping students understand India. It introduces readers to the country's presidents, prime ministers, states, capitals, languages, dances, important monuments, museums, national parks, awards, and notable achievements. The book highlights India's rich cultural and historical diversity while also presenting important facts about national symbols, famous personalities, and major events. By bringing together these topics in one place, the encyclopedia helps young readers develop a stronger appreciation of their country's heritage and encourages them to explore its geography, traditions, and contributions to the world.
+The encyclopedia also expands students' horizons by introducing them to countries across the globe. It presents information about capitals, currencies, languages, religions, nationalities, continents, geographical epithets, riverside cities, and places known for particular industries. These sections help children understand how nations differ from one another while also recognizing the connections that unite the world. Instead of overwhelming readers with detailed political or historical analysis, the book focuses on memorable facts that build a solid foundation of global awareness. This makes it particularly useful for school quizzes, competitive examinations, and general classroom discussions.
+Sports receive equally detailed attention throughout the encyclopedia. Readers are introduced to Olympic Games, World Cup tournaments, famous sportspersons, national games, sports stadiums, trophies, measurements, playing fields, and the number of players required for different games. These sections provide a broad overview of both Indian and international sports, making them valuable for students preparing for school competitions or general knowledge contests. The information is presented in an engaging manner that helps children connect sporting achievements with the people and nations associated with them.
+Science and technology form another important pillar of the encyclopedia. The book introduces readers to major inventions, scientific discoveries, branches of science, scientific instruments, the planets, vitamins, diseases, and fascinating facts about the human body. Rather than offering technical explanations, it presents essential information in a concise and student-friendly style. These chapters encourage scientific curiosity while giving learners a basic understanding of how the natural world works. The inclusion of simple scientific facts helps students connect classroom learning with everyday knowledge, making science more interesting and approachable.
+The encyclopedia further broadens its scope by covering literature, awards, famous books, fictional characters, newspapers, important historical events, religions, festivals, world records, and remarkable achievements from around the globe. Readers encounter information about the Nobel Prize, Bharat Ratna, the United Nations, Seven Wonders of the Ancient World, famous sites, important days, and influential personalities whose contributions have shaped history. By presenting such a diverse collection of topics, the book encourages students to develop an interest in multiple fields rather than limiting themselves to one area of study.
+To make learning enjoyable, the encyclopedia includes attractive illustrations, informative charts, "Believe It or Not" fact boxes, and an extensive quiz section containing hundreds of questions. These interactive elements transform the book from a simple reference guide into an engaging educational experience. The surprising facts spark curiosity, while the quizzes encourage revision and self-assessment. Students can test what they have learned, identify areas that need improvement, and build confidence in recalling information quickly during examinations and competitions. An extensive index also allows readers to locate topics with ease.
+Overall, "Student's Encyclopedia of General Knowledge" is much more than a collection of facts. It is a thoughtfully designed educational resource that inspires young learners to become curious, informed, and confident. Its clear language, broad subject coverage, reliable information, and engaging presentation make it an excellent companion for school education as well as competitive examinations. Whether a student wants to learn about science, geography, sports, history, culture, or world affairs, the encyclopedia provides a solid starting point that encourages further exploration. By nurturing the habit of reading and expanding general awareness, the book helps children build a lifelong foundation of knowledge that extends far beyond the classroom.</t>
   </si>
   <si>
     <t>1. Common Abbreviations
 An abbreviation is a short form of a word or a group of words. They are commonly used because they save time and space. Here are some common abbreviations:
 AD — Anno Domini (in the year of Our Lord)
 AIDS — Acquired Immune Deficiency Syndrome
 AIIMS — All India Institute of Medical Sciences
 AIR — All India Radio
 a.m. — ante meridiem (before noon)
 AMU — Aligarh Muslim University
 AP — Associated Press
 ATM — Automated Teller Machine
 B&amp;W — Black and White
 BA — Bachelor of Arts
 BBC — British Broadcasting Corporation
 BC — Before Christ
 BEd. — Bachelor of Education
 BP — Blood Pressure
 BSc. — Bachelor of Science
 BSF — Border Security Force
 BSNL — Bharat Sanchar Nigam Limited
 CA — Chartered Accountant
 CBI — Central Bureau of Investigation
 CBSE — Central Board of Secondary Education
 CBT — Children’s Book Trust
@@ -937,93 +953,95 @@
       <c r="F2" s="2">
         <v>9789380914190</v>
       </c>
       <c r="G2" s="2">
         <v>9380914199</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>96</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>275.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>