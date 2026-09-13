--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,74 +131,307 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Student's Encyclopedia of General Knowledge</t>
   </si>
   <si>
     <t>Azeem Ahmad Khan</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B00SLTWZD2</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Textbooks</t>
-[...2 lines deleted...]
-    <t>Children's Nonfiction</t>
+    <t>Children's Reference Books</t>
+  </si>
+  <si>
+    <t>Children's Encyclopedias</t>
+  </si>
+  <si>
+    <t>JNF048040, REF010000</t>
   </si>
   <si>
     <t>Student's Encyclopedia of General Knowledge by Azeem Ahmad Khan is a comprehensive reference book designed to help learners build a strong foundation across a wide range of subjects. Created especially for students, the encyclopedia presents essential facts and concepts in a simple, organized, and engaging manner, making it an excellent resource for academic learning, competitive examinations, quizzes, and general awareness. Rather than focusing on a single discipline, it brings together knowledge from history, geography, science, technology, literature, politics, culture, sports, and many other fields.
 The book is structured to encourage curiosity and independent learning. Each topic is explained in concise, easy-to-understand language, allowing readers to quickly grasp important ideas while expanding their understanding of the world. Along with factual information, it introduces notable personalities, landmark events, scientific discoveries, national and international organizations, inventions, and significant cultural achievements. This broad coverage helps students connect classroom learning with real-world knowledge and develop a well-rounded perspective.
 Written in a clear and accessible style, the encyclopedia serves as both a practical study aid and an enjoyable companion for lifelong learning. Its systematic presentation enables readers to revise key information efficiently while inspiring them to explore subjects in greater depth. More than a collection of facts, Student's Encyclopedia of General Knowledge encourages critical thinking, intellectual curiosity, and confidence in learning. It equips students with the knowledge and awareness needed to excel academically while fostering a lasting interest in understanding the people, places, ideas, and events that shape our world.</t>
   </si>
   <si>
+    <t>"Student's Encyclopedia of General Knowledge" by Azeem Ahmad Khan is a comprehensive reference book designed to introduce young learners to the fascinating world of knowledge. Created primarily for students from Classes III to VIII, the encyclopedia brings together facts from a wide range of subjects in a single, easy-to-use volume. Instead of focusing on one discipline, it presents information covering geography, history, science, sports, literature, current affairs, culture, famous personalities, and many other topics. The book serves as both a learning companion and a quick reference guide, making it useful not only for students but also for teachers and parents who wish to strengthen a child's understanding of the world. The information has been compiled from reliable sources and organized in a simple, accessible format that encourages curiosity and independent learning.
+One of the book's greatest strengths is its systematic organization. Rather than presenting lengthy explanations, it offers carefully arranged facts, lists, tables, and concise descriptions that are easy to read and remember. The chapters cover subjects in a logical sequence, beginning with common abbreviations and famous books before moving into detailed information about India, the countries of the world, geography, sports, science, and history. This structure allows readers to quickly locate specific information while also encouraging them to browse through related topics. The alphabetical arrangement of entries within many sections further improves accessibility, making the encyclopedia an excellent desk companion for homework, projects, and everyday learning.
+A significant portion of the encyclopedia is devoted to helping students understand India. It introduces readers to the country's presidents, prime ministers, states, capitals, languages, dances, important monuments, museums, national parks, awards, and notable achievements. The book highlights India's rich cultural and historical diversity while also presenting important facts about national symbols, famous personalities, and major events. By bringing together these topics in one place, the encyclopedia helps young readers develop a stronger appreciation of their country's heritage and encourages them to explore its geography, traditions, and contributions to the world.
+The encyclopedia also expands students' horizons by introducing them to countries across the globe. It presents information about capitals, currencies, languages, religions, nationalities, continents, geographical epithets, riverside cities, and places known for particular industries. These sections help children understand how nations differ from one another while also recognizing the connections that unite the world. Instead of overwhelming readers with detailed political or historical analysis, the book focuses on memorable facts that build a solid foundation of global awareness. This makes it particularly useful for school quizzes, competitive examinations, and general classroom discussions.
+Sports receive equally detailed attention throughout the encyclopedia. Readers are introduced to Olympic Games, World Cup tournaments, famous sportspersons, national games, sports stadiums, trophies, measurements, playing fields, and the number of players required for different games. These sections provide a broad overview of both Indian and international sports, making them valuable for students preparing for school competitions or general knowledge contests. The information is presented in an engaging manner that helps children connect sporting achievements with the people and nations associated with them.
+Science and technology form another important pillar of the encyclopedia. The book introduces readers to major inventions, scientific discoveries, branches of science, scientific instruments, the planets, vitamins, diseases, and fascinating facts about the human body. Rather than offering technical explanations, it presents essential information in a concise and student-friendly style. These chapters encourage scientific curiosity while giving learners a basic understanding of how the natural world works. The inclusion of simple scientific facts helps students connect classroom learning with everyday knowledge, making science more interesting and approachable.
+The encyclopedia further broadens its scope by covering literature, awards, famous books, fictional characters, newspapers, important historical events, religions, festivals, world records, and remarkable achievements from around the globe. Readers encounter information about the Nobel Prize, Bharat Ratna, the United Nations, Seven Wonders of the Ancient World, famous sites, important days, and influential personalities whose contributions have shaped history. By presenting such a diverse collection of topics, the book encourages students to develop an interest in multiple fields rather than limiting themselves to one area of study.
+To make learning enjoyable, the encyclopedia includes attractive illustrations, informative charts, "Believe It or Not" fact boxes, and an extensive quiz section containing hundreds of questions. These interactive elements transform the book from a simple reference guide into an engaging educational experience. The surprising facts spark curiosity, while the quizzes encourage revision and self-assessment. Students can test what they have learned, identify areas that need improvement, and build confidence in recalling information quickly during examinations and competitions. An extensive index also allows readers to locate topics with ease.
+Overall, "Student's Encyclopedia of General Knowledge" is much more than a collection of facts. It is a thoughtfully designed educational resource that inspires young learners to become curious, informed, and confident. Its clear language, broad subject coverage, reliable information, and engaging presentation make it an excellent companion for school education as well as competitive examinations. Whether a student wants to learn about science, geography, sports, history, culture, or world affairs, the encyclopedia provides a solid starting point that encourages further exploration. By nurturing the habit of reading and expanding general awareness, the book helps children build a lifelong foundation of knowledge that extends far beyond the classroom.</t>
+  </si>
+  <si>
+    <t>1. Common Abbreviations
+An abbreviation is a short form of a word or a group of words. They are commonly used because they save time and space. Here are some common abbreviations:
+AD — Anno Domini (in the year of Our Lord)
+AIDS — Acquired Immune Deficiency Syndrome
+AIIMS — All India Institute of Medical Sciences
+AIR — All India Radio
+a.m. — ante meridiem (before noon)
+AMU — Aligarh Muslim University
+AP — Associated Press
+ATM — Automated Teller Machine
+B&amp;W — Black and White
+BA — Bachelor of Arts
+BBC — British Broadcasting Corporation
+BC — Before Christ
+BEd. — Bachelor of Education
+BP — Blood Pressure
+BSc. — Bachelor of Science
+BSF — Border Security Force
+BSNL — Bharat Sanchar Nigam Limited
+CA — Chartered Accountant
+CBI — Central Bureau of Investigation
+CBSE — Central Board of Secondary Education
+CBT — Children’s Book Trust
+CFL — Compact Fluorescent Lamp
+CIA — Central Intelligence Agency (USA)
+CID — Criminal Investigation Department
+CNN — Cable News Network
+CTBT — Comprehensive Test Ban Treaty
+DIG — Deputy Inspector General
+DNA — Deoxyribonucleic Acid
+DOS — Disk Operating System
+DTP — Desk-top Publishing
+DVD — Digital Versatile Disc
+E&amp;OE — Errors and Omissions Exempted
+ECG — Electrocardiogram
+e.g. — exempli gratia (for example)
+EMI — Equated Monthly Installments
+etc. — et cetera (and other things)
+FBI — Federal Bureau of Investigation
+FIFA — Federation International de Football Association
+(Federation of the International Football Association)
+FIR — First Information Report
+FM — Frequency Modulation
+FYI — For Your Information
+GMT — Greenwich Mean Time
+Govt. — Government
+GPO — General Post Office
+HIV — Human Immunodeficiency Virus
+HQ — Headquarters
+IA — Indian Airlines
+IAF — Indian Air Force
+IAS — Indian Administrative Service
+IBM — International Business Machines
+ICU — Intensive Care Unit
+i.e. — id est (that is)
+IGNOU — Indira Gandhi National Open University
+IIT — Indian Institute of Technology
+INA — Indian National Army
+INTERPOL — International Criminal Police Commission
+IPS — Indian Police Service
+IQ — Intelligence Quotient
+ISBN — International Standard Book Number
+ISD — International Subscriber Dialling
+ISI — Indian Standards Institution/Inter-Services Intelligence (Pakistan)
+IST — Indian Standard Time
+ISRO — Indian Space Research Organization
+ITI — Industrial Training Institute
+ITO — Income Tax Officer/International Trade Organization
+lbw — leg before wicket
+LCD — Liquid-crystal Display
+LIC — Life Insurance Corporation
+LLB — Bachelor of Laws
+LPG — Liquefied Petroleum Gas
+Ltd. — Limited
+LTTE — Liberation Tigers of Tamil Eelam
+MA — Master of Arts
+MBA — Master of Business Administration
+MBBS — Bachelor of Medicine and Bachelor of Surgery
+MLA — Member of Legislative Assembly
+MNC — Multinational Corporation
+MO — Money Order
+MP — Member of Parliament
+Mr. — Mister
+Mrs. — Missus/Missis
+MSc. — Master of Science
+MTNL — Mahanagar Telephone Nigam Limited
+NASA — National Aeronautics and Space Administration (USA)
+NATO — North Atlantic Treaty Organization
+NB — nota bene (note well)
+NBT — National Book Trust
+NCC — National Cadet Corps
+NCERT — National Council of Educational Research and Training
+NDA — National Defence Academy
+NFDC — National Film Development Corporation
+NIIT — National Institute of Information Technology
+NRI — Non-resident Indian
+OK — Okay (all correct)
+OPD — Outdoor Patients Department
+OTP — One Time Password
+PC — Personal Computer
+PFA — Plesae Find Attached
+Ph.D — Doctor of Philosophy
+PIB — Press Information Bureau
+PIN — Postal Index Number/Personal Identification Number
+p.m. — post meridiem (after noon)
+PM — Prime Minister
+PNB — Punjab National Bank
+PO — Post Office
+PTI — Press Trust of India
+PTO — Please Turn Over
+Pvt. — Private
+R&amp;D — Research and Development
+RBI — Reserve Bank of India
+RSVP — repondez sil vous plait (please reply)
+SAARC — South Asian Association for Regional Co-operation
+SAIL — Steel Authority of India Limited
+SBI — State Bank of India
+SC — Supreme Court/Schedule Caste
+Sign. — Signature
+SIM — Subscriber Identification Module (Card)
+SLV — Satellite Launch Vehicle
+SMS — Short Message Service
+SOS — Save Our Souls
+STD — Subscriber Trunk Dialling
+TTE — Train Ticket Examiner
+UFO — Unidentified Flying Object
+UNESCO — United Nations Educational, Scientific and Cultural Organization
+UNI — United News of India
+UNICEF — United Nations Children’s Fund
+UNO — United Nations Organization
+UPSC — Union Public Service Commission
+via — by way of
+VIP — Very Important Person
+viz. — videlicet (namely)
+VPP — Value Payable Post
+vs. — versus (against)
+WHO — World Health Organization
+WWF — Worldwide Fund for Nature
+www — worldwide web
+Xmas — Christmas
+YMCA — Young Men’s Christian Association
+YWCA — Young Women’s Christian Association
+2. Famous Books (India)
+Name of the Book                 Author
+A Suitable Boy                     Vikram Seth
+Ain-i-Akbari                        Abul Fazal
+Anand Math                        Bankim Chandra Chatterji
+Arthashastra                       Kautilya
+Babarnama                        Babar
+Bhagavadgita                    Ved Vyas
+Broken Wing                        Sarojini Naidu
+Devdas                                  Sharat Chandra Chatterji
+Dewan-e-Ghalib               Mirza Ghalib
+Discovery of India             Jawaharlal Nehru
+Gitanjali                                Rabindranath Tagore
+Glimpses of World History        Jawaharlal Nehru
+Godan                                   Premchand
+Golden Gate                        Vikram Seth
+Gora                                       Rabindranath Tagore
+Guide                                     R.K. Narayan
+Guru Granth Sahib            Guru Arjun Dev
+India Divided                       Dr. Rajendra Prasad
+India Wins Freedom         Maulana Abul Kalam Azad
+Mahabharata                     Ved Vyas
+Man-eaters of Kumaon  Jim Corbett
+Meghdoot                            Kalidas
+Midnight’s Children           Salman Rushdie
+My Experiments with Truth       Mahatma Gandhi
+My Truth                                Indira Gandhi
+Panchatantra                     Vishnu Sharma
+Ram Charit Manas            Tulsidas
+Ramayana                          Valmiki
+Rangbhoomi                       Premchand
+Satanic Verses                   Salman Rushdie
+Shakuntala                          Kalidas
+Song of India                       Sarojini Naidu
+Sunny Days                          Sunil Gavaskar
+The God of Small Things       Arundhati Roy
+3. Famous Books (World)
+Name of the book                 Author
+A Passage to India            E.M. Forster
+A Tale of Two Cities           Charles Dickens
+Adventures of Sherlock Holmes         Sir Arthur Conan Doyle
+Alice in Wonderland         Lewis Carroll
+Animal Farm                       George Orwell
+Arabian Nights                   Sir Richard Burton
+Arms and the Man            George Bernard Shaw
+Around the World in Eighty Days       Jules Verne
+As You Like It                        William Shakespeare
+Das Kapital                          Karl Marx
+David Copperfield             Charles Dickens
+Dr. Zhivago                           Boris Pasternak
+Great Expectations           Charles Dickens
+Gulliver’s Travels                Jonathan Swift
+Hamlet                                  William Shakespeare
+Harry Potter Series             J.K. Rowling
+Iliad                                        Homer
+Julius Caesar                      William Shakespeare
+Jungle Book                         Rudyard Kipling
+Jurassic Park                       Michael Crichton
+Man and Superman         George Bernard Shaw
+Odyssey                                Homer
+Oliver Twist                          Charles Dickens
+Origin of Species               Charles Darwin
+Paradise Lost                       John Milton
+Principia                                Sir Isaac Newton
+Republic                               Plato
+Robinson Crusoe               Daniel Defoe
+Romeo and Juliet              William Shakespeare
+Three Musketeers              Alexander Dumas
+Through the Looking-Glass      Lewis Carroll
+Treasure Island                  R.L. Stevenson
+Uncle Tom’s Cabin            H.B. Stowe
+War and Peace                  Count Leo Tolstoy</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f2ca5cf5-7801-418e-b67c-010b6f4c160c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068227</t>
   </si>
   <si>
-    <t>Discover Student's Encyclopedia of General Knowledge by Azeem Ahmad Khan. This book is published by General Press in eBook format, ASIN B00SLTWZD2, under Children's Books, Textbooks, Children's Nonfiction.</t>
+    <t>Discover Student's Encyclopedia of General Knowledge by Azeem Ahmad Khan. This book is published by General Press in eBook format, ASIN B00SLTWZD2, under Children's Books, Children's Reference Books, Children's Encyclopedias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -706,85 +939,93 @@
       <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
-      <c r="M2" s="2"/>
+      <c r="M2" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Q2" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2"/>
-      <c r="X2" s="2"/>
-      <c r="Y2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>