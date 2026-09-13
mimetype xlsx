--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -154,50 +154,68 @@
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Personal Transformation</t>
   </si>
   <si>
     <t>Business &amp; Money</t>
   </si>
   <si>
     <t>SEL031000, BUS050000, SEL003000</t>
   </si>
   <si>
     <t>2021-07-07 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Your success, health, happiness, and wealth depend on how you make up your mind! One side of your mind has positive mental attitude and the other side has negative mental attitude. A positive attitude will naturally attract the good and the beautiful. The negative attitude will rob you of all that makes life worth living. By helping you recognize the important person that you are and making you believe that you can change your world, this book helps you discover and unleash the power of your mental attitude.</t>
   </si>
   <si>
     <t>Napoleon Hill was an American author in the area of the new thought movement who was one of the earliest producers of the modern genre of personal-success literature. He is widely considered to be one of the great writers on success. His teachings have gone on to influence entire generations of success seekers, setting the standard for the foundations of today's motivational thinking. His most famous work—'Think and Grow Rich' (1937), is one of the best-selling books of all time (at the time of Hill's death in 1970, Think and Grow Rich had sold 20 million copies). Hill's works examined the power of personal beliefs, and the role they play in personal success. He became an advisor to President Franklin D. Roosevelt from 1933 to 1936.
 "What the mind of man can conceive and believe, it can achieve" is one of Hill's hallmark expressions. How achievement actually occurs, and a formula for it that puts success in reach of the average person, were the focal points of Hill's books.</t>
+  </si>
+  <si>
+    <t>Success Through a Positive Mental Attitude, written by Napoleon Hill and W. Clement Stone and first published in 1960, is a practical book about changing the way we think in order to change the way we live. The authors argue that success does not begin with money, education, luck, or favorable circumstances. It begins with an individual's mental attitude. Their central idea is Positive Mental Attitude (PMA): the habit of approaching life with hope, confidence, purpose, and a willingness to act constructively, even when circumstances are difficult.
+The book opens with an important distinction between PMA and Negative Mental Attitude (NMA). Hill and Stone do not mean that a positive person should pretend that problems do not exist. A positive attitude means looking at a difficulty honestly while also searching for a useful response. A negative attitude, by contrast, causes people to focus so intensely on obstacles, fear, disappointment, or limitations that they stop seeing possibilities. The authors describe the mind almost like a switch: the same situation can lead to very different results depending on the mental attitude with which it is approached.
+This idea is illustrated through numerous stories and examples. The book's method is strongly anecdotal, using the experiences of successful and unsuccessful people to show how attitudes influence decisions and behavior. Its purpose is not simply to inspire readers for a few minutes but to give them principles they can repeatedly practice. The authors present 17 principles of success, connecting positive thinking with definite goals, self-motivation, personal initiative, planning, enthusiasm, discipline, and persistence.
+One of the book's most important lessons is that people should take responsibility for their mental world. We cannot control everything that happens to us, but we can influence how we interpret and respond to what happens. Failure, rejection, criticism, or financial difficulty may be unavoidable, but they do not have to determine the final direction of a person's life. A constructive thinker asks, “What can I learn from this?” and “What can I do next?” instead of remaining trapped in the question of why something went wrong.
+Hill and Stone place great importance on having a clear purpose. A person who moves through life without knowing what he or she wants is easily distracted by other people's opinions and by temporary difficulties. Definite goals provide direction. Once a goal is clearly established, the mind can begin looking for ways to achieve it. The authors therefore encourage readers to identify what they genuinely want, write their goals down, and develop practical plans for reaching them.
+But desire alone is not enough. The book repeatedly emphasizes action. Positive thinking becomes valuable only when it changes behavior. A person can imagine success endlessly without making progress if imagination is never followed by effort. The authors therefore connect attitude with initiative: successful people do not merely wait for opportunities; they actively search for them and create possibilities through effort.
+Another central theme is self-motivation. Hill and Stone believe that people should not depend entirely on outside encouragement. Praise, rewards, and favorable circumstances are helpful, but lasting achievement requires an internal source of energy. The individual must learn how to encourage himself or herself, especially during periods when there is little external recognition. This ability to continue working when enthusiasm naturally declines is one of the foundations of persistence.
+The authors also examine the influence of thought patterns and self-talk. What people repeatedly tell themselves can shape their expectations and behavior. If someone constantly thinks, “I cannot do this,” fear and hesitation may prevent meaningful action. If the person consciously replaces such thoughts with constructive beliefs, confidence can gradually grow. This is related to Hill's earlier ideas about autosuggestion: repeated thoughts can become deeply established mental habits.
+At the same time, the book stresses that positive thinking should be connected with organized thinking. Optimism without judgment can become wishful thinking. The authors encourage readers to examine problems carefully, gather useful information, consider alternatives, and make decisions. A positive mental attitude does not mean believing that everything will automatically work out. It means believing that constructive action is possible and then doing the work required.
+The book also gives considerable attention to failure. Hill and Stone argue that failure should not automatically be interpreted as proof of personal inadequacy. A failed plan can provide information. A rejected proposal may reveal weaknesses that need correction. A business setback may teach lessons that later become valuable. In this way, failure can become a temporary stage rather than a final identity.
+This leads naturally to the principle of persistence. Many people begin with enthusiasm but abandon their efforts when difficulties appear. The authors believe that persistence separates those who merely dream from those who accomplish something. Persistence does not mean stubbornly repeating the same mistake. It means remaining committed to the goal while being willing to change the method when necessary.
+Hill and Stone also emphasize the importance of relationships and communication. Success is rarely achieved entirely alone. People need cooperation, encouragement, knowledge, and support from others. Learning to understand people, communicate clearly, inspire confidence, and treat others respectfully therefore becomes an important part of achievement. The book's philosophy of success is not solely individualistic: productive relationships can enlarge a person's abilities and opportunities.
+Another recurring idea is enthusiasm. The authors see enthusiasm as a force that gives energy to work and influences other people. When someone genuinely believes in a worthwhile goal, that conviction can make effort more enjoyable and persuasive. Yet enthusiasm must be disciplined. Without planning and consistent action, enthusiasm can quickly disappear.
+The book also encourages readers to recognize the possibilities hidden within difficulties. This is one of its most humane messages. Life does not promise fairness, and the authors acknowledge that people encounter circumstances they did not choose. But they insist that even difficult situations may contain lessons, opportunities, or new directions. The famous attitude represented throughout the book is not “nothing bad will happen,” but rather “something useful may still come from what has happened.”
+Ultimately, Success Through a Positive Mental Attitude presents success as a combination of thought, purpose, belief, action, persistence, and constructive relationships. Its message is more practical than the phrase “positive thinking” might initially suggest. The authors are not simply asking readers to feel cheerful. They want readers to train their minds to recognize possibilities, set meaningful goals, overcome discouragement, and keep moving forward.
+The enduring appeal of the book lies in its simple human insight: circumstances matter, but our response to circumstances matters too. We may not always choose what happens to us, but we have some power over what we make of it. For Hill and Stone, a positive mental attitude is therefore not a magic formula for effortless success. It is a discipline—a way of seeing difficulties without surrendering to them, of believing in possibilities without abandoning realism, and of turning thought into purposeful action.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/66599895-7872-4830-a437-ae1b37ab457f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068150</t>
   </si>
   <si>
     <t>Discover Success Through a Positive Mental Attitude by Napoleon Hill. This book is published by General Press in Hardcover format, ISBN 9789390492909, ASIN 9390492904, under Self-Help, Personal Transformation, Business and Money.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,66 +768,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>