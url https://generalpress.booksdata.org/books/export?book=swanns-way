--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>First published in 1913, ‘Swann's Way’ is sufficed with scalding, insightful, and amusing criticisms of French society in an ingenious prose style by Marcel Proust, a French novelist, critic, and essayist. This is the first novel of Marcel Proust’s monumental novel “In Search of Lost Time”, originally published in French in seven volumes. With narration that alternates between first and third person, it unconventionally presents Proust's recurring themes of memory, love, art, and the human experience.
 After elaborate reminiscences about his childhood with relatives in rural Combray and in urban Paris, Proust's narrator recalls a story regarding Charles Swann, a major figure in his Combray childhood, and his escapades in nineteenth-century privileged Parisian society, revolving around his obsessive love for young socialite Odette de Crécy.</t>
+  </si>
+  <si>
+    <t>Marcel Proust (1871–1922) was one of the most influential novelists in world literature. The French writer is best known for his monumental seven-volume novel In Search of Lost Time (À la recherche du temps perdu), a masterpiece that transformed modern fiction through its profound exploration of memory, time, love, art, and human consciousness. His remarkable ability to capture the subtleties of thought and emotion has inspired generations of writers and readers across the globe.
+Proust was born on July 10, 1871, in Auteuil, then on the outskirts of Paris, France. His father, Adrien Proust, was a renowned physician and public health expert, while his mother, Jeanne Weil, came from a cultured and well-educated family. Marcel was especially close to his mother, whose affection and intellectual influence shaped his personality and literary interests. From childhood, he suffered from severe asthma, a condition that affected his health throughout his life and often confined him indoors, where he devoted himself to reading and writing.
+After studying at the Lycée Condorcet and later attending the University of Paris, Proust became a familiar figure in Parisian literary and social circles. He began his career by writing essays, reviews, and translations, including admired translations of the works of the English art critic John Ruskin. His deep interest in literature, painting, music, and philosophy gradually shaped his unique artistic vision.
+Proust dedicated much of his later life to writing In Search of Lost Time, a monumental work published between 1913 and 1927, with the final volumes appearing after his death. The novel is celebrated for its elegant prose, psychological depth, and unforgettable reflections on memory, sparked most famously by the taste of a madeleine cake dipped in tea. Through richly drawn characters and detailed observations, Proust explored the complexities of human relationships and the passage of time with unmatched sensitivity.
+Marcel Proust died on November 18, 1922, in Paris at the age of fifty-one. Although he received only limited recognition during his early career, he is now regarded as one of the greatest novelists of all time. His work continues to influence literature, philosophy, psychology, and the arts, reminding readers that the deepest truths of life often lie hidden within memory and ordinary experience.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1c89e6ef-4ded-4725-b9fc-95a977b35144.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069028</t>
   </si>
   <si>
     <t>Discover Swann's Way by Marcel Proust. This book is published by General Press in eBook format, ISBN 9789354994029, ASIN B0BBRK1FXT, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>