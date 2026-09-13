--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,77 +135,83 @@
     <t>Tales of the Jazz Age</t>
   </si>
   <si>
     <t>F. Scott Fitzgerald</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B3R5CGYD</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
   </si>
   <si>
     <t>FIC029000</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
     <t>‘Tales of the Jazz Age’ (1922) is a collection of short stories by F. Scott Fitzgerald, an American author of novels and short stories, whose works are the paradigmatic writings of the Jazz Age, a term he coined. He is widely regarded as one of the greatest American writers of the 20th century. The stories in this collection are excellent examples of the writing skills of F. Scott Fitzgerald, and are entertaining with a diverse subject matter. It is a great escape into the wild and vibrant Jazz Age era.
 Divided into three separate parts, according to subject matter, it includes one of his better-known short stories, ‘The Curious Case of Benjamin Button’. Several of the stories had also been published earlier, independently, in either The Metropolitan, Saturday Evening Post, Smart Set, Collier's, Chicago Tribune, or Vanity Fair. These stories are separated into several themes, ranging from the fantastical to the more realistic.</t>
   </si>
   <si>
     <t>Francis Scott Key Fitzgerald (1896–1940) was an iconic American novelist and short-story writer who came to define the Jazz Age—a term he coined himself. Born in St. Paul, Minnesota, to an upper-middle-class family, Fitzgerald attended Princeton University, where he neglected his studies in favor of literary pursuits. He ultimately dropped out in 1917 to join the U.S. Army during World War I. While stationed in Alabama, he met and fell fiercely in love with Zelda Sayre, a wealthy Southern belle who would become his wife, enduring muse, and occasional rival.
 His debut novel, This Side of Paradise (1920), was an overnight sensation that captured the youthful rebellion and shifting morals of the post-war generation. The book's massive success afforded him and Zelda a lavish, chaotic lifestyle split between New York, Paris, and the French Riviera. During this vibrant expatriate period in the 1920s, he formed a complex friendship with fellow author Ernest Hemingway and composed what is widely considered his masterpiece, The Great Gatsby (1925). Though it received mixed reviews and modest sales during his lifetime, the novel later became a cornerstone of classic American literature, renowned for its brilliant critique of the American Dream and its lyrical, melancholic prose.
 Despite his early success, Fitzgerald’s later life was marred by financial struggles, severe alcoholism, and Zelda’s deteriorating mental health, which eventually required her long-term institutionalization. He channeled these darker, deeply personal themes into his ambitious but commercially disappointing 1934 novel, Tender Is the Night. In his final years, Fitzgerald moved to Hollywood to work as a screenwriter to pay off his mounting debts. He died of a heart attack at age 44, believing himself a forgotten failure. Today, however, he is celebrated globally as a master of the American novel, immortalized by his peerless ability to capture the glittering, tragic essence of his era.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e9844e52-6b8e-43ea-b229-6d41d3ddddf0.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068865</t>
   </si>
   <si>
-    <t>Discover Tales of the Jazz Age by F. Scott Fitzgerald. This book is published by General Press in eBook format, ISBN 9789354992230, ASIN B0B3R5CGYD, under Literature and Fiction.</t>
+    <t>Discover Tales of the Jazz Age by F. Scott Fitzgerald. This book is published by General Press in eBook format, ISBN 9789354992230, ASIN B0B3R5CGYD, under Literature and Fiction, Short Stories, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,83 +727,87 @@
       <c r="F2" s="2">
         <v>9789354992230</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>