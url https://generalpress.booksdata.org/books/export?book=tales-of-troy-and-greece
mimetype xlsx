--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000</t>
   </si>
   <si>
     <t>2022-09-12 00:00:00</t>
   </si>
   <si>
     <t>First published in 1907, ‘Tales of Troy and Greece’ by Andrew Lang, a Scottish poet, novelist, literary critic, and contributor to the field of anthropology. He is best known as a collector of folk and fairy tales.
 Andrew Lang marks his classical learning to recount the Homeric legend of the wars between the Greeks and the Trojans. Paris, Helen of Troy, Achilles, Hector, Ulysses, the Amazons, and the Wooden Horse all figure in this magical introduction to one of the greatest legends ever told.</t>
+  </si>
+  <si>
+    <t>Andrew Lang (1844–1912) was a Scottish poet, folklorist, historian, literary critic, translator, and novelist whose remarkable range of interests made him one of the most versatile writers of the Victorian era. Best known today for his enchanting collections of fairy tales, Lang played a vital role in preserving traditional stories from cultures around the world. His work introduced generations of children and adults to timeless tales while also making important contributions to folklore studies, mythology, and literary scholarship.
+Lang was born on March 31, 1844, in Selkirk, Scotland, into a family that valued education and literature. He studied at the University of St Andrews before continuing his education at Balliol College, Oxford, where he excelled in classical studies. His lifelong love of ancient history, mythology, and languages gave him the foundation for a distinguished literary career that spanned several decades. Gifted with exceptional curiosity, Lang explored subjects ranging from anthropology and history to religion and psychology, always writing with clarity and enthusiasm.
+Although he produced poetry, biographies, historical works, and essays, Lang achieved his greatest popularity through his famous series of fairy tale collections. Beginning with The Blue Fairy Book in 1889, he went on to edit numerous volumes, including The Red Fairy Book, The Green Fairy Book, The Yellow Fairy Book, and several others, each identified by a different color. These collections gathered stories from Europe, Asia, Africa, and the Middle East, preserving beloved classics such as Sleeping Beauty, Cinderella, Aladdin, and The Twelve Dancing Princesses. Lang carefully adapted these tales for English-speaking readers while preserving their original charm, imagination, and moral depth.
+Beyond children's literature, Lang earned widespread respect as a scholar of folklore and mythology. His books, including Custom and Myth and Myth, Ritual and Religion, explored the origins of legends, beliefs, and traditional stories from different civilizations. He also translated classical works, wrote biographies of historical figures, and contributed extensively to literary criticism, demonstrating his extraordinary intellectual versatility.
+Andrew Lang passed away in 1912, leaving behind a rich and enduring literary legacy. His fairy books remain treasured classics, while his scholarly writings continue to influence the study of folklore and mythology. Through his lifelong dedication to storytelling and cultural preservation, Lang ensured that countless traditional tales would continue to delight, educate, and inspire readers across generations and around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3dc502c5-d6c3-4a5f-8169-2e7169384635.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069106</t>
   </si>
   <si>
     <t>Discover Tales of Troy and Greece by Andrew Lang. This book is published by General Press in eBook format, ISBN 9789354995019, ASIN B0BCVSVT4R, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>