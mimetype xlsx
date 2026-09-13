--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,71 +137,83 @@
   <si>
     <t>John Reed</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08KJQB3NV</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
+    <t>Russia &amp; the Soviet Union</t>
+  </si>
+  <si>
+    <t>Political History</t>
+  </si>
+  <si>
     <t>HIS032000, HIS031000</t>
   </si>
   <si>
     <t>2020-10-08 00:00:00</t>
   </si>
   <si>
-    <t>John Reed, an American journalist and revolutionary writer and a close friend of Lenin and was an eyewitness to the 1917 revolution in Russia. ‘Ten Days That Shook the World’ is Reed's extraordinary record of that event. Writing in the first flush of revolutionary enthusiasm, he gives a gripping account of the events in Petrograd in November 1917, when Lenin and the Bolsheviks finally seized power. Containing verbatim reports both of speeches by leaders and of the chance comments of bystanders, and set against an idealized backdrop of soldiers, sailors, peasants, and the proletariat uniting to throw off oppression, Reed's account is the product of passionate involvement and remains an unsurpassed classic of reporting. ‘Ten Days That Shook the World’ is a must read for those interested in the socialistic movement and how it shaped Russian history.
-[...1 lines deleted...]
-John Reed (1887-1920) American journalist and poet-adventurer whose colorful life as a revolutionary writer ended in Russia but made him the hero of a generation of radical intellectuals. Reed became a close friend of V.I. Lenin and was an eyewitness to the 1917 October revolution. He recorded this historical event in his best-known book ‘Ten Days That Shook the World’ (1920). Reed is buried with other Bolshevik heroes beside the Kremlin wall.</t>
+    <t>John Reed, an American journalist and revolutionary writer and a close friend of Lenin and was an eyewitness to the 1917 revolution in Russia. ‘Ten Days That Shook the World’ is Reed's extraordinary record of that event. Writing in the first flush of revolutionary enthusiasm, he gives a gripping account of the events in Petrograd in November 1917, when Lenin and the Bolsheviks finally seized power. Containing verbatim reports both of speeches by leaders and of the chance comments of bystanders, and set against an idealized backdrop of soldiers, sailors, peasants, and the proletariat uniting to throw off oppression, Reed's account is the product of passionate involvement and remains an unsurpassed classic of reporting. ‘Ten Days That Shook the World’ is a must read for those interested in the socialistic movement and how it shaped Russian history.</t>
+  </si>
+  <si>
+    <t>John Reed (1887–1920) was an American journalist, poet, socialist activist, and author whose fearless reporting from the front lines of revolution made him one of the most remarkable correspondents of the twentieth century. Best known for his classic work Ten Days That Shook the World (1919), Reed combined literary skill with firsthand observation to produce vivid accounts of political upheaval and social change. His writings remain valuable historical records as well as compelling works of narrative journalism.
+Born on October 22, 1887, in Portland, Oregon, Reed grew up in a prosperous family but developed an early interest in literature, politics, and social issues. He attended Harvard University, where he studied history and literature, edited student publications, and began writing poetry and essays. After graduating in 1910, he moved to New York City and joined the vibrant intellectual community of Greenwich Village, where he became associated with progressive writers, artists, and reformers.
+Reed built his reputation as a journalist by reporting on labor strikes, poverty, and political unrest. His commitment to witnessing events firsthand took him to Mexico during the Mexican Revolution, where he traveled with the forces of Pancho Villa. The experiences were later published in Insurgent Mexico (1914), a vivid and sympathetic account of the conflict that showcased his talent for immersive reporting.
+His most famous assignment came in 1917, when he traveled to Russia and witnessed the October Revolution. Rather than relying on secondhand reports, Reed observed the dramatic events in Petrograd directly, interviewing participants and documenting the rapidly changing political landscape. The result was Ten Days That Shook the World, a gripping narrative that has been praised for its energy, detail, and historical significance. While the book reflects Reed's own political sympathies, it remains one of the most important firsthand accounts of the Russian Revolution and continues to be studied by historians and readers around the world.
+Reed's political convictions led him to become an active supporter of socialist causes in the United States. He helped establish the Communist Labor Party of America and remained deeply involved in political activism during his final years.
+John Reed died of typhus on October 17, 1920, in Moscow, at the age of just thirty-two. He was buried in the Kremlin Wall Necropolis, an honor rarely bestowed on a foreigner. Today, he is remembered as a courageous journalist and gifted writer whose commitment to firsthand reporting and social justice left an enduring mark on journalism, history, and political literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/33cce4f3-e086-4a44-b0e9-53e19b57857a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068729</t>
   </si>
   <si>
-    <t>Discover Ten Days that Shook the World by John Reed. This book is published by General Press in eBook format, ISBN 9788194764830, ASIN B08KJQB3NV, under History.</t>
+    <t>Discover Ten Days that Shook the World by John Reed. This book is published by General Press in eBook format, ISBN 9788194764830, ASIN B08KJQB3NV, under History, Russia and the Soviet Union, Political History.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +729,87 @@
       <c r="F2" s="2">
         <v>9788194764830</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>