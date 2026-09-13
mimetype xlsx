--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,78 +137,99 @@
   <si>
     <t>F. Scott Fitzgerald</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09HL17P5H</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Contemporary Romance</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
   </si>
   <si>
     <t>FIC045010, FIC014030, FIC027110</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
     <t>First published in Scribner's Magazine between January and April 1934, ‘Tender is the Night’ is the final novel completed by American writer F. Scott Fitzgerald, widely regarded as one of the greatest American writers of the 20th century. The title is taken from the poem "Ode to a Nightingale" by John Keats. 
 It is also the most intensely, even painfully, autobiographical of Fitzgerald's novels; it smolders with a dark, bitter vitality because it is so utterly true. In 1932, Fitzgerald's wife Zelda Sayre Fitzgerald was hospitalized for schizophrenia in Baltimore, Maryland. The author rented the ‘la Paix’ estate in the suburb of Towson to work on this book, the story of the rise and fall of Dick Diver, a promising young psychoanalyst, and his wife, Nicole, who is also one of his patients.</t>
   </si>
   <si>
     <t>Francis Scott Key Fitzgerald (1896–1940) was an iconic American novelist and short-story writer who came to define the Jazz Age—a term he coined himself. Born in St. Paul, Minnesota, to an upper-middle-class family, Fitzgerald attended Princeton University, where he neglected his studies in favor of literary pursuits. He ultimately dropped out in 1917 to join the U.S. Army during World War I. While stationed in Alabama, he met and fell fiercely in love with Zelda Sayre, a wealthy Southern belle who would become his wife, enduring muse, and occasional rival.
 His debut novel, This Side of Paradise (1920), was an overnight sensation that captured the youthful rebellion and shifting morals of the post-war generation. The book's massive success afforded him and Zelda a lavish, chaotic lifestyle split between New York, Paris, and the French Riviera. During this vibrant expatriate period in the 1920s, he formed a complex friendship with fellow author Ernest Hemingway and composed what is widely considered his masterpiece, The Great Gatsby (1925). Though it received mixed reviews and modest sales during his lifetime, the novel later became a cornerstone of classic American literature, renowned for its brilliant critique of the American Dream and its lyrical, melancholic prose.
 Despite his early success, Fitzgerald’s later life was marred by financial struggles, severe alcoholism, and Zelda’s deteriorating mental health, which eventually required her long-term institutionalization. He channeled these darker, deeply personal themes into his ambitious but commercially disappointing 1934 novel, Tender Is the Night. In his final years, Fitzgerald moved to Hollywood to work as a screenwriter to pay off his mounting debts. He died of a heart attack at age 44, believing himself a forgotten failure. Today, however, he is celebrated globally as a master of the American novel, immortalized by his peerless ability to capture the glittering, tragic essence of his era.</t>
   </si>
   <si>
+    <t>F. Scott Fitzgerald’s Tender Is the Night is a beautiful, painful, and deeply human novel about love, wealth, ambition, mental illness, and the gradual destruction of a once-great person. Set largely among wealthy Americans living and traveling through Europe in the 1920s, the novel follows Dick Diver, a brilliant young psychiatrist, and his wife, Nicole, a wealthy woman whose troubled mental health becomes central to their marriage. Beneath the glamour of beaches, hotels, parties, and expensive homes lies a story of emotional dependence, lost ambition, and the slow collapse of a man who once seemed destined for greatness.
+The novel begins on the French Riviera, where the young American actress Rosemary Hoyt is spending the summer with her mother. Rosemary is beautiful, ambitious, and fascinated by the sophisticated people around her. She soon encounters Dick and Nicole Diver, who appear to embody an almost perfect life. They are charming, wealthy, attractive, cultured, and surrounded by friends. Dick, in particular, seems magnetic. He possesses confidence, intelligence, kindness, and an ability to make everyone around him feel important. Rosemary quickly becomes attracted to him.
+The Divers appear to have created a world of effortless happiness. They entertain guests, travel through Europe, and move comfortably among artists, writers, and wealthy expatriates. Yet Fitzgerald gradually reveals that this beautiful surface hides serious emotional problems. Nicole is not simply Dick’s glamorous wife. She is a deeply troubled woman whose psychological difficulties began years earlier.
+Nicole comes from an extremely wealthy American family. When she was young, she suffered a severe psychological breakdown after being sexually abused by her father. She was eventually placed under psychiatric care, where she met Dick, who was then a promising young doctor. Dick became involved in her treatment and gradually fell in love with her. Their relationship eventually became a marriage.
+This relationship creates one of the novel’s central moral and emotional complications. Dick is both Nicole’s husband and, originally, her psychiatrist. Although he genuinely loves her, his professional relationship with her becomes entangled with his personal feelings. Nicole’s wealth also becomes part of their shared life. Dick gains access to a luxurious existence that would otherwise have been impossible for a young doctor. Over time, the relationship that initially seems to offer healing begins to damage Dick himself.
+Dick and Nicole have children and establish a seemingly happy family. For a time, Dick is successful professionally and socially. He publishes scholarly work and is respected by his colleagues. Yet his marriage and privileged lifestyle gradually weaken his professional discipline. Instead of building a serious career, he becomes increasingly absorbed in entertaining, drinking, traveling, and maintaining the social world surrounding Nicole.
+Rosemary’s arrival adds another emotional dimension to the story. She sees Dick as extraordinary and becomes deeply attracted to him. Dick is also drawn to her youth and admiration. Their relationship remains complicated because Dick is married and because Nicole’s condition makes their marriage difficult to understand from the outside. Rosemary represents something Dick has lost: innocence, possibility, and the belief that his future could still be different.
+The novel gradually moves from glamour toward disillusionment. Dick begins drinking more heavily, loses control of his professional life, and becomes increasingly dependent upon the social world that once seemed harmless. The qualities that made him attractive—his generosity, charm, and ability to understand people—become weaknesses when he fails to establish boundaries. He spends too much energy rescuing others and too little preserving himself.
+Nicole, meanwhile, begins to recover psychologically. This is one of the novel’s most important developments. As Nicole becomes stronger and more independent, the balance within the marriage changes. She no longer needs Dick in the same way she once did. What had seemed like a relationship in which Dick was the strong protector and Nicole the vulnerable patient gradually reverses itself.
+Nicole’s recovery forces Dick to confront an uncomfortable truth: he has built much of his identity around being needed. When Nicole no longer depends on him emotionally, he loses an important source of purpose. At the same time, years of emotional exhaustion, alcohol, and compromised professional ethics have weakened him. The person who once seemed capable of understanding and healing others is increasingly unable to heal himself.
+The marriage eventually reaches a breaking point. Nicole realizes that she cannot continue living within a relationship that keeps both of them trapped in the past. She develops greater confidence and begins imagining a life independent of Dick. Her recovery becomes a symbol of freedom, while Dick's decline becomes a symbol of the destructive consequences of sacrificing one's identity for another person.
+Fitzgerald's treatment of wealth is also significant. The novel does not portray wealthy people simply as villains, nor does it suggest that money automatically produces happiness. Instead, wealth creates an environment where consequences can be delayed. The Divers can travel, entertain themselves, and escape ordinary responsibilities, but money cannot protect them from psychological pain or emotional emptiness. Their luxurious surroundings sometimes make their suffering more poignant because everything looks beautiful while their lives are falling apart.
+The novel's title, Tender Is the Night, captures this contrast. The word “tender” suggests beauty, intimacy, vulnerability, and love, but it also suggests fragility. Night can be peaceful and romantic, yet it can also conceal loneliness and uncertainty. The title therefore reflects the atmosphere of the entire novel: beauty and darkness exist together.
+By the end, Dick has largely disappeared from the world of fame and sophistication that once surrounded him. He drifts through smaller professional and personal lives, unable to recover the promise of his youth. Nicole, however, moves toward a more stable and independent future. Her recovery does not erase the damage of the past, but it gives her the possibility of a life that belongs to her.
+Ultimately, Tender Is the Night is not simply a story about the collapse of a marriage. It is a tragic study of how a person can slowly lose himself while trying to care for someone else. Dick is neither a simple hero nor a simple victim. He is generous but weak, intelligent but self-destructive, loving but unable to maintain healthy boundaries. Nicole, likewise, is more than a damaged woman who needs saving; she becomes someone capable of recovering her strength and choosing her own future.
+Fitzgerald's deepest achievement is the way he shows that human beings can be both beautiful and broken at the same time. The parties, wealth, romance, and sunshine of the novel never completely disappear, but they gradually reveal their emptiness. Beneath the glitter lies a quiet tragedy: a man who had enormous potential gradually loses himself, while the woman he once believed he had to save learns to live without him. In that sense, Tender Is the Night is ultimately a compassionate meditation on love, dependence, identity, and the painful possibility of beginning again.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/6270261e-ffd5-4eec-8910-60e81eeba912.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068809</t>
   </si>
   <si>
-    <t>Discover Tender is the Night by F. Scott Fitzgerald. This book is published by General Press in eBook format, ISBN 9789391181970, ASIN B09HL17P5H, under Literature and Fiction, Classics.</t>
+    <t>Discover Tender is the Night by F. Scott Fitzgerald. This book is published by General Press in eBook format, ISBN 9789391181970, ASIN B09HL17P5H, under Literature and Fiction, Contemporary Romance, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -727,82 +748,86 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>