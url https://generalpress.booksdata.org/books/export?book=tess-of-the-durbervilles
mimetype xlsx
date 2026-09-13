--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,77 +135,83 @@
     <t>Tess of the D'Urbervilles</t>
   </si>
   <si>
     <t>Thomas Hardy</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B098HC7YHZ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Historical Romance</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
   </si>
   <si>
     <t>FIC025000, FIC066000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>‘Tess of the D'Urbervilles’, a novel by Thomas Hardy, is considered a major nineteenth-century English novel and possibly Hardy's fictional masterpiece. It initially appeared in a censored and serialised version, published by the British illustrated newspaper ‘The Graphic’ in 1891 and in book form in 1892. Set in impoverished rural England, Thomas Hardy's fictional Wessex, during the Long Depression of the 1870s, the novel challenges the hypocrisy and social conventions of the rural Victorian world. It follows the story of Tess Durbeyfield as she attempts to escape the poverty of her background, seeking wealth by claiming connection with the aristocratic D'Urberville family. It is through Tess's relationships with two very different men that Hardy tells the story of his tragic heroine, and exposes the double standards of the world that she inhabits with searing pathos and heart-rending sentiment.
 The novel initially received mixed reviews upon its publication due to its frank discussion of female sexuality and the hypocrisy of Victorian morality. It has been adapted for the theatre, television and film on numerous occasions.</t>
   </si>
   <si>
     <t>Thomas Hardy was born in a cottage in Higher Bockhampton, near Dorchester, on 2 June 1840. He was educated locally and at sixteen was articled to a Dorchester architect, John Hicks. In 1862 he moved to London and found employment with another architect, Arthur Blomfield. He now began to write poetry and published an essay. By 1867 he had returned to Dorset to work as Hicks's assistant and began his first (unpublished) novel, The Poor Man and the Lady.
 On an architectural visit to St Juliot in Cornwall in 1870 he met his first wife, Emma Gifford. Before their marriage in 1874 he had published four novels and was earning his living as a writer. More novels followed and in 1878 the Hardys moved from Dorset to the London literary scene. But in 1885, after building his house at Max Gate near Dorchester, Hardy again returned to Dorset. He then produced most of his major novels: The Mayor of Casterbridge (1886), The Woodlanders (1887), Tess of the D'Urbervilles (1891), The Pursuit of the Well-Beloved (1892) and Jude the Obscure (1895). Amidst the controversy caused by Jude the Obscure, he turned to the poetry he had been writing all his life. In the next thirty years he published over nine hundred poems and his epic drama in verse, The Dynasts.
 After a long and bitter estrangement, Emma Hardy died at Max Gate in 1912. Paradoxically, the event triggered some of Hardy's finest love poetry. In 1914, however, he married Florence Dugdale, a close friend for several years. In 1910 he had been awarded the Order of Merit and was recognized, even revered, as the major literary figure of the time. He died on 11 January 1928. His ashes were buried in Westminster Abbey and his heart at Stinsford in Dorset.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fbd3f35c-15cf-4b77-a9cd-4b4095fd3eae.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068787</t>
   </si>
   <si>
-    <t>Discover Tess of the D'Urbervilles by Thomas Hardy. This book is published by General Press in eBook format, ISBN 9789391181574, ASIN B098HC7YHZ, under Literature and Fiction.</t>
+    <t>Discover Tess of the D'Urbervilles by Thomas Hardy. This book is published by General Press in eBook format, ISBN 9789391181574, ASIN B098HC7YHZ, under Literature and Fiction, Historical Romance, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,83 +727,87 @@
       <c r="F2" s="2">
         <v>9789391181574</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>