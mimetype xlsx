--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGGL5DG</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Religion</t>
+  </si>
+  <si>
+    <t>REL040030, REL006630 , REL006210</t>
   </si>
   <si>
     <t>The 400 Silent Years: from Malachi to Matthew was first published in 1914. Author of over 100 books, booklets, and tracts, H.A. Ironside was a bulwark of orthodox Evangelical Fundamentalism. He wrote on everything from Jewish history, to New Testament doctrine, to eschatology, to Bible commentaries, and more. It is a history of the time between the last book of the Protestant Old Testament and the New Testament. From Malachi to Matthew. For most Christians, this is a silent and unknown time.
 What happened in those years? Why was there no prophet speaking for God? Are there any writings from that time that can illuminate our questions? In what way did this time help prepare for the coming Messiah and the rapid spread of the Gospel? What can archaeology tell us? Answering this question can help us bring the New Testament to light. It was these preceding 400 years that paved the way for the New Testament scene. A must-read for all Bible students. Complete with the original 1914 illustrations.</t>
   </si>
   <si>
     <t>Henry Allen "Harry" Ironside (October 14, 1876-January 15, 1951) was a Canadian-American Bible teacher, preacher, theologian, pastor, and author.
 Ironside was one of the most prolific Christian writers of the 20th Century and published more than eighty books and pamphlets, many of which are still in print. As an editorial reviewer wrote of a 2005 republication, "Ironside's commentaries are a standard and have stood the test of time."</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b3903804-e899-4cf0-b82f-ee521310a747.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069150</t>
   </si>
   <si>
     <t>Discover The 400 Silent Years: from Malachi to Matthew by H.A. Ironside. This book is published by General Press in eBook format, ISBN 9789354997723, ASIN B0CDGGL5DG, under History, Christian Books and Bibles, Religion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -726,77 +729,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>