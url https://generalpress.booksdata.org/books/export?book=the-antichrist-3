--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,79 +135,85 @@
     <t>The Antichrist</t>
   </si>
   <si>
     <t>Friedrich Nietzsche</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07PH2HHHX</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Religious Philosophy</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL067000, PHI005000, FIC004000</t>
   </si>
   <si>
     <t>2019-03-05 00:00:00</t>
   </si>
   <si>
     <t>First published in 1895, ‘The Antichrist’ it is an absolute onslaught on Christianity instead of an explanation on evil or Satan by Friedrich Nietzsche, a German philosopher, cultural critic and philologist whose work has exerted a profound influence on contemporary philosophical history. Nietzsche delivers a highly controversial view of Christianity as a harmful impact upon western civilization that must come to an end. Regardless of one’s religious or philosophical point of view, it makes for an engaging philosophical discourse.
 In this book, Nietzsche is very critical of standardized religion and its priest class, from which he himself was dropped. The bulk of the book is a systematic, logical and detailed attack upon the interpretations of Christ's words by St. Paul and those who followed him. The reference to the Antichrist is not intended to refer to the biblical Antichrist but is rather an attack on the "slave morality" and apathy of Western Christianity.</t>
   </si>
   <si>
     <t>Friedrich Wilhelm Nietzsche (1844–1900) was a profound and highly provocative German philosopher, cultural critic, and classical scholar whose ideas radically reshaped modern intellectual history. Born in the Prussian Province of Saxony, he initially studied theology and classical philology. In 1869, at the exceptionally young age of 24, he was appointed to the Chair of Classical Philology at the University of Basel in Switzerland, though severe health issues forced his early resignation a decade later.
 For the next ten years, Nietzsche lived a nomadic existence across Europe, battling chronic illness while producing his most revolutionary writings. His work famously declared that "God is dead," a diagnostic statement regarding the collapse of traditional religious frameworks in the wake of the Enlightenment. To combat the ensuing threat of nihilism, Nietzsche introduced concepts like the Übermensch (Overman), who creates his own values, and the "Will to Power," a fundamental drive for self-overcoming and creative excellence.
 Writing in a fiercely independent and aphoristic style, he authored several monumental texts, including Thus Spoke Zarathustra and Beyond Good and Evil. He rigorously challenged traditional Christian morality and the philosophical dogmas of his time, urging individuals to embrace life in its entirety and affirm human existence without relying on otherworldly comforts.
 In 1889, Nietzsche suffered a total mental collapse in Turin, Italy, spending his final eleven years completely incapacitated. During this time, his sister, Elisabeth, gained control of his unpublished manuscripts and severely manipulated his work to align with German nationalist and anti-Semitic ideologies—views Nietzsche himself vehemently despised.
 It took decades for scholars to rehabilitate his true legacy, rightfully restoring him as a visionary thinker who profoundly influenced existentialism, psychoanalysis, and modern literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/7e84a343-c3e7-431e-a79f-3f63a5b545bc.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068576</t>
   </si>
   <si>
-    <t>Discover The Antichrist by Friedrich Nietzsche. This book is published by General Press in eBook format, ISBN 9789388760584, ASIN B07PH2HHHX, under Christian Books and Bibles.</t>
+    <t>Discover The Antichrist by Friedrich Nietzsche. This book is published by General Press in eBook format, ISBN 9789388760584, ASIN B07PH2HHHX, under Christian Books and Bibles, Religious Philosophy, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -725,83 +731,87 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>118</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>