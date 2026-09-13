--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,71 +137,84 @@
   <si>
     <t>Levi H. Dowling</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09HKZN67C</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Christian Theology</t>
+  </si>
+  <si>
+    <t>Christian Mysticism</t>
+  </si>
+  <si>
     <t>REL070000, REL033000</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
     <t>Originally published in 1908, ‘The Aquarian Gospel of Jesus the Christ’ by Levi H. Dowling is an interpretation of the lost eighteen years of Jesus Christ not mentioned in the four Gospel accounts. Dowling documents these eighteen years as a time when Jesus travels to the centers of wisdom in western India, Tibet, Persia, Assyria, Greece, and Egypt. This mystical work is the cornerstone of a Christian denomination, the Aquarian Christine Church Universal, and it offers intriguing, controversial assertions about Christ's message.
-Dowling, who devoted forty years of preparation to the task of transcribing its contents from original Akashic records, further asserts the reality of reincarnation and its culmination in the perfection of the human soul. Tracing Jesus' life from his birth in Bethlehem to his ascension from the Mount of Olives, Dowling offers complete details concerning the savior's years among monks, wise men, and seers throughout the Orient. 
+Dowling, who devoted forty years of preparation to the task of transcribing its contents from original Akashic records, further asserts the reality of reincarnation and its culmination in the perfection of the human soul. Tracing Jesus' life from his birth in Bethlehem to his ascension from the Mount of Olives, Dowling offers complete details concerning the savior's years among monks, wise men, and seers throughout the Orient.
 This book profoundly impacted the development of alternative spirituality in the early twentieth century. Readers with an interest in occult lore and the history of religion will find this remarkable work a source of endless fascination.</t>
   </si>
   <si>
+    <t>Levi H. Dowling (1844–1911) was an American preacher, educator, physician, and spiritual writer best known for authoring The Aquarian Gospel of Jesus the Christ. This unusual and influential work presents a detailed account of the "lost years" of Jesus, describing his travels and spiritual teachings in India, Tibet, Persia, Egypt, and Greece. While the book is not regarded as a historical or biblical document by mainstream Christian scholarship, it has held an enduring place within New Thought and other spiritual movements.
+Dowling was born on May 18, 1844, in Belleville, Ohio, into a family deeply rooted in Christian faith. His father served as a minister, and Levi showed an early interest in religion and the Bible. As a young man, he worked as a teacher before entering the ministry himself. He later studied medicine and became a physician, balancing his medical career with his lifelong commitment to spiritual inquiry and religious education.
+Throughout his life, Dowling explored a wide range of philosophical and religious ideas. He believed that divine wisdom could be understood through both faith and personal spiritual experience. Influenced by the growing metaphysical and New Thought movements of the late nineteenth century, he became interested in meditation, healing, and the concept of universal spiritual truth shared across different cultures and religions.
+His most famous work, The Aquarian Gospel of Jesus the Christ, was published in 1908. Dowling stated that the book was written through spiritual inspiration after years of meditation and prayer. It portrays Jesus as a universal teacher whose wisdom was shaped by encounters with many religious traditions. Although the book's claims are not supported by historical evidence and are not accepted by most Christian denominations, it has attracted readers seeking an alternative spiritual perspective and has been translated into numerous languages.
+Levi H. Dowling died on August 13, 1911, in Los Angeles, California. Today, he is remembered as a thoughtful and sincere spiritual seeker whose writings encouraged readers to explore compassion, inner growth, and the unity of humanity. While his work remains outside mainstream religious tradition, it continues to inspire discussion among those interested in comparative religion, mysticism, and spiritual philosophy.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/aca08d27-f846-4621-8498-c936a1ae682c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068808</t>
   </si>
   <si>
-    <t>Discover The Aquarian Gospel of Jesus the Christ by Levi H. Dowling. This book is published by General Press in eBook format, ISBN 9789391181109, ASIN B09HKZN67C, under Christian Books and Bibles.</t>
+    <t>Discover The Aquarian Gospel of Jesus the Christ by Levi H. Dowling. This book is published by General Press in eBook format, ISBN 9789391181109, ASIN B09HKZN67C, under Christian Books and Bibles, Christian Theology, Christian Mysticism.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789391181109</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>