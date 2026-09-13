--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,57 +134,57 @@
   <si>
     <t>The Art of War</t>
   </si>
   <si>
     <t>Sun Tzu</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
-    <t>War &amp; Military</t>
-[...5 lines deleted...]
-    <t>HIS027220, PHI014000, SEL024000, SEL023000</t>
+    <t>Military Strategy History</t>
+  </si>
+  <si>
+    <t>Leadership &amp; Motivation</t>
+  </si>
+  <si>
+    <t>PHI003000, HIS027060, BUS071000, Node 10397</t>
   </si>
   <si>
     <t>2018-03-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>'The Art of War' by Sun Tzu is one of the oldest and most influential books on strategy ever written. Composed more than two thousand years ago, this timeless Chinese classic offers practical wisdom on leadership, planning, decision-making, and conflict. Although originally intended as a military guide, its principles have found lasting relevance in business, politics, sports, and everyday life.
 The book is organized into concise chapters, each exploring a different aspect of strategy. Sun Tzu explains that true victory is achieved not through brute force but through careful preparation, sound judgment, and a deep understanding of both oneself and one's opponent. He stresses the importance of gathering accurate information, adapting to changing circumstances, choosing the right moment to act, and avoiding unnecessary battles. According to his philosophy, the greatest triumph is one that is won with minimal conflict and loss.
 Throughout the work, Sun Tzu emphasizes discipline, patience, flexibility, and foresight. He encourages leaders to remain calm under pressure, make thoughtful decisions, and inspire confidence among those they lead. Rather than promoting aggression, the book advocates intelligence, restraint, and strategic thinking as the keys to lasting success.
 Despite its ancient origins, 'The Art of War' continues to influence readers around the world. Its insights extend far beyond the battlefield, offering valuable lessons for navigating competition, solving problems, managing relationships, and achieving long-term goals. Clear, concise, and remarkably timeless, this classic remains an essential read for anyone seeking to think more strategically and lead with wisdom and confidence.</t>
   </si>
   <si>
     <t>Sun Tzu, also known as Sun Wu or Sunzi, was an ancient Chinese military strategist believed to be the author of the acclaimed military text, 'The Art of War'. Details about Sun Tzu's background and life are uncertain, although he is believed to have lived C 544-496 BCE. Sun Tzu believed in the use of the military sciences to effect outcomes that would result in peace. Through 'The Art of War', Sun Tzu's theories and strategies have influenced military leaders and campaigns throughout time, including the samurai of ancient and early-modern Japan, and more recently Ho Chi Minh of the Viet Cong and American generals Norman Swarzkopf, Jr. and Colin Powell during the Persian Gulf War in the 1990s.</t>
   </si>
   <si>
     <t>Sun Tzu’s "The Art of War", composed in ancient China during the turbulent Spring and Autumn period, remains the most influential military treatise in history. Written over two and a half millennia ago, this remarkably concise text transcends the specific mechanics of ancient combat, offering a timeless philosophy of conflict, strategy, and leadership. Unlike Western military epics that often glorify the brutal clash of armies and heroic bloodshed, Sun Tzu approaches warfare with a profound sense of caution and pragmatism. He immediately establishes that warfare is a matter of life and death, a road either to safety or to ruin, and must therefore be studied with the utmost seriousness. For Sun Tzu, the supreme art of war is not to win a hundred victories in a hundred battles, but rather to subdue the enemy entirely without fighting.
 The foundation of Sun Tzu’s strategic philosophy rests upon five fundamental factors that a commander must meticulously evaluate before ever taking to the field. The first and most vital is the Moral Law, or the Tao, which represents the complete harmony and trust between the ruler and the people, ensuring that soldiers will follow their commander to the death without fear. The remaining factors include Heaven, which dictates the weather and time; Earth, which encompasses distances and the nature of the terrain; the Commander, who must possess the virtues of wisdom, sincerity, benevolence, courage, and strictness; and finally, Method and Discipline, which involves army organization, logistics, and the management of resources. By calculating these five elements, a general can reliably predict the outcome of a conflict before a single sword is drawn.
 Central to the execution of any strategy is the principle of deception. Sun Tzu famously asserts that all warfare is based on deception. When an army is capable of attacking, it must appear incapable; when deploying forces, it must appear inactive. If the enemy is close, the commander must make them believe he is far away; if far away, he must make them believe he is near. This psychological manipulation is designed to keep the adversary in a perpetual state of confusion and miscalculation. By feigning weakness to encourage the enemy’s arrogance, or by creating the illusion of chaos to mask a highly disciplined formation, a skilled general ensures that the enemy is always reacting to false information, entirely unable to adequately prepare or defend themselves.
 Economic pragmatism heavily influences Sun Tzu’s approach to armed conflict. He starkly warns against prolonged military campaigns, arguing that there is no instance of a country having benefited from prolonged warfare. War is an incredibly expensive endeavor that rapidly depletes the resources of the state, impoverishes the peasantry, and exhausts the army. Therefore, speed and efficiency are paramount. If an army must fight, the objective should be a swift, decisive victory. A brilliant commander ensures that his troops forage on the enemy, essentially using the opponent's resources to sustain his own forces. The ultimate goal is to capture the enemy's state, army, and resources as intact as possible, recognizing that destroyed infrastructure and dead adversaries yield no lasting benefit to the victor.
 Because of the catastrophic costs of battle, Sun Tzu delineates a strict hierarchy of strategic objectives. The highest form of generalship is to actively thwart the enemy's strategy before it can even be implemented. If this is impossible, the next best approach is to disrupt the enemy's alliances, isolating them diplomatically and strategically. The third and significantly less desirable option is to attack the enemy's army in the field. The absolute worst strategy, to be undertaken only when no other choice exists, is to besiege walled cities. Sieges require immense preparation, drain resources for months, and often result in devastating casualties. True brilliance lies in outmaneuvering the enemy so completely that they recognize the futility of resistance and surrender without a physical clash.
 To achieve this level of mastery, absolute knowledge is required. Perhaps the most quoted maxim from the text states that if you know the enemy and know yourself, you need not fear the result of a hundred battles. If you know yourself but not the enemy, for every victory gained you will also suffer a defeat. If you know neither the enemy nor yourself, you will succumb in every single battle. This necessitates a brutal, objective assessment of one's own strengths and weaknesses, alongside an exhaustive understanding of the opponent's leadership, morale, and capabilities. Victory belongs to the commander who possesses superior information and uses it to exploit the asymmetrical vulnerabilities of their opponent.
 On the battlefield, Sun Tzu describes the dynamic interplay of energy, momentum, and tactics using the concepts of orthodox and unorthodox forces. Orthodox forces are used to engage the enemy, establish the battle line, and hold their attention. Unorthodox forces, however, are the unexpected, highly mobile elements used to strike at vulnerable flanks or rear echelons, delivering the decisive blow that secures victory. The combination of these forces creates a boundless array of tactical maneuvers. A master commander controls the momentum of the battle, creating a force that Sun Tzu compares to the kinetic energy of a rushing torrent that can even roll boulders along its course. The strategic positioning is the drawn crossbow, and the exact timing of the attack is the release of the trigger.
 The management of terrain is also critical to this strategic calculus. Sun Tzu provides exhaustive categorizations of different geographical environments—such as accessible, entangled, or enclosed terrains—and prescribes specific rules of engagement for each. A wise general uses the terrain as an active ally, never fighting uphill or against the current of a river. Most crucially, Sun Tzu introduces the psychological concept of death ground. When an army is placed in a situation where there is absolutely no possibility of retreat, the soldiers will fight with desperate, ferocious courage because their only alternative is annihilation. By manipulating positioning, a commander can extract maximum effort from his troops while simultaneously pushing the enemy onto disadvantageous ground.
@@ -236,64 +236,63 @@
 Chapter 2 : Waging War
 ‘He who wishes to fight must first count the cost,’ which prepares us for the discovery that the subject of the chapter is not what we might expect from the title, but is primarily a consideration of ways and means.
 1. Sun Tzu said: In the operations of war, where there are thousand swift chariots in the field, so many heavy chariots, and a hundred thousand mail-clad soldiers, with provisions enough to carry them a thousand li, the expenditure at home and at the front, including entertainment of guests, small items such as glue and paint, and sums spent on chariots and armour, will reach the total of a thousand ounces of silver per day. Such is the cost of raising an army of 100,000 men.
 2. When you engage in actual fighting, if victory is long in coming, the men’s weapons will grow dull and their ardour will be damped. If you lay siege to a town, you will exhaust your strength.
 3. Again, if the campaign is protracted, the resources of the State will not be equal to the strain.
 4. Now, when your weapons are dulled, your ardour damped, your strength exhausted and your treasure spent, other chief­tains will spring up to take advantage of your extremity. Then no man, however wise, will be able to avert the consequences that must ensue.
 5. Thus, though we have heard of stupid haste in war, clever­ness has never been seen associated with long delays.
 6. There is no instance of a country having benefited from prolonged warfare.
 7. It is only one who is thoroughly acquainted with the evils of war can only thoroughly understand the profitable way of carrying it on.
 That is, with rapidity. Only one who knows the disastrous effects of a long war can realise the supreme importance of rapidity in bringing it to a close.
 8. The skilful soldier does not raise a second levy, neither are his supply-waggons loaded more than twice.
 Once war is declared, he will not waste precious time in waiting for reinforcements, nor will he turn his army back for fresh supplies, but crosses the enemy’s frontier without delay. This may seem an audacious policy to recommend, but with all great strategists, from Julius Caesar to Napoleon Bonaparte, the value of time—that is, being a little ahead of your oppo­nent—has counted for more than either numerical superiority or the nicest calculations with regard to commissariat.
 9. Bring war material with you from home, but forage on the enemy. Thus the army will have food enough for its needs.
 10. Poverty of the State exchequer causes an army to be main­tained by contributions from a distance. Contributing to main­tain an army at a distance causes the people to be impoverished.
 11. On the other hand, the proximity of an army causes prices to go up; and high prices cause the people’s substance to be drained away.
 12. When their substance is drained away, the peasantry will be afflicted by heavy exactions.
 13, 14. With this loss of substance and exhaustion of strength, the homes of the people will be stripped bare, and three-tenths of their incomes will be dissipated; while Government expenses for broken chariots, worn-out horses, breast-plates and helmets, bows and arrows, spears and shields, protective mantlets, draught-oxen and heavy waggons, will amount to four-tenths of its total revenue.
 ‘The people being regarded as the essential part of the State, and food as the people’s heaven, is it not right that those in authority should value and be careful of both?’
 15. Hence a wise general makes a point of foraging on the enemy. One cartload of the enemy’s provisions is equivalent to twenty of one’s own, and likewise a single picul of his provender is equivalent to twenty from one’s own store.
 Because twenty cartloads will be consumed in the process of transporting one cartload to the front.
 16. Now in order to kill the enemy, our men must be roused to anger; that there may be advantage from defeating the enemy, they must have their rewards.
 ‘Rewards are necessary in order to make the soldiers see the advantage of beating the enemy; thus, when you capture spoils from the enemy, they must be used as rewards, so that all your men may have a keen desire to fight, each on his own account.’
 17. Therefore in chariot fighting, when ten or more chariots have been taken, those should be rewarded who took the first. Our own flags should be substituted for those of the enemy, and the chariots mingled and used in conjunction with ours. The captured soldiers should be kindly treated and kept.
 18. This is called, using the conquered foe to augment one’s own strength.
 19. In war, then, let your great object be victory, not lengthy campaigns.
-‘War is not a thing to be trifled with.’
-20. Thus it may be known that the leader of an army is the arbiter of the people’s fate, the man on whom it depends whether the nation shall be in peace or in peril.</t>
+‘War is not a thing to be trifled with.’</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1b6c1d5a-5be7-494f-82d0-7064107b5d02.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068026</t>
   </si>
   <si>
-    <t>Discover The Art of War by Sun Tzu. This book is published by General Press in Hardcover format, ISBN 9789387669321, ASIN 9387669327, under Non Fiction, War and Military, History.</t>
+    <t>Discover The Art of War by Sun Tzu. This book is published by General Press in Hardcover format, ISBN 9789387669321, ASIN 9387669327, under Non Fiction, Military Strategy History, Leadership and Motivation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>