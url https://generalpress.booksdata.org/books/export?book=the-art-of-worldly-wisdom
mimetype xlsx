--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,68 +137,81 @@
   <si>
     <t>Baltasar Gracián</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTSZBBH</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
-    <t>Philosophy</t>
+    <t>Philosophy of Ethics &amp; Morality</t>
+  </si>
+  <si>
+    <t>Personal Transformation Self-Help</t>
+  </si>
+  <si>
+    <t>PHI005000, SEL031000</t>
   </si>
   <si>
     <t>Baroque philosopher, Balthasar Gracian’s ‘The Art of Worldly Wisdom’ consists of three hundred maxims spanning a wide range of topics relating to all aspects of life and human behavior. Gracian was a Spanish Jesuit Priest whose sermons and writings were disapproved of by his superiors.
 "Think with the few and speak with the many," "Friends are a second existence," and "Be able to forget" are among this volume's 300 thought-provoking maxims on politics, professional life, and personal development. Published in 1637, it was an instant success throughout Europe. The Jesuit author's timeless advice, focusing on honesty and kindness, remains ever-popular. A perfect browsing book of mental and spiritual refreshment, it can be opened at random and appreciated either for a few moments or for an extended period.
 Admired by Schopenhauer and Nietzsche for the depth and subtlety of his observations, Gracian’s collection of pithy insights deserves a place alongside similar classic manuals of self-improvement from antiquity like the Enchiridion of Epictetus and Seneca’s Letters.</t>
   </si>
   <si>
+    <t>Baltasar Gracián (1601–1658) was a Spanish Jesuit priest, philosopher, moralist, and one of the most brilliant prose writers of Spain's Golden Age. Renowned for his sharp intellect and elegant style, Gracián explored the complexities of human nature, wisdom, leadership, and morality through a series of influential works that continue to be admired centuries after they were written. His writings combine philosophical insight with practical advice, encouraging readers to cultivate good judgment, self-discipline, and integrity in an often unpredictable world.
+Gracián was born on January 8, 1601, in Belmonte de Gracián, in the Kingdom of Aragon, Spain. Raised in a religious family, he received a strong education before joining the Society of Jesus (the Jesuit order) in his youth. After years of rigorous study in philosophy and theology, he was ordained as a priest and served as a preacher, teacher, and spiritual guide. His Jesuit training deeply influenced his intellectual outlook, fostering a lifelong commitment to learning, ethical reflection, and the pursuit of wisdom.
+While fulfilling his religious duties, Gracián developed a distinguished literary career. His writings focused on practical philosophy rather than abstract speculation, offering readers guidance on how to navigate life's challenges with intelligence and virtue. Among his most celebrated works are The Art of Worldly Wisdom (Oráculo Manual y Arte de Prudencia), The Hero, The Politician, and his philosophical masterpiece The Critic (El Criticón). The Art of Worldly Wisdom, a collection of three hundred concise aphorisms, remains especially popular for its timeless observations on character, leadership, decision-making, and personal conduct. Its practical insights have influenced philosophers, statesmen, business leaders, and writers across generations.
+Gracián's independent spirit occasionally brought him into conflict with the authorities of his Jesuit order, particularly because some of his books were published without official permission. These disagreements resulted in disciplinary measures during his later years, yet he remained devoted to both his religious vocation and his literary pursuits.
+Baltasar Gracián passed away in 1658, leaving behind a body of work that has stood the test of time. His concise, thought-provoking style and profound understanding of human behavior continue to inspire readers around the world. Today, he is remembered as one of Spain's greatest philosophical writers, whose enduring wisdom offers practical guidance on living with prudence, resilience, and moral clarity.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/9359bdaf-a1ef-4f44-99e7-655efd09e554.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069205</t>
   </si>
   <si>
-    <t>Discover The Art of Worldly Wisdom by Baltasar Gracián. This book is published by General Press in eBook format, ISBN 9789354999314, ASIN B0CFTSZBBH, under Non Fiction, Philosophy.</t>
+    <t>Discover The Art of Worldly Wisdom by Baltasar Gracián. This book is published by General Press in eBook format, ISBN 9789354999314, ASIN B0CFTSZBBH, under Non Fiction, Philosophy of Ethics and Morality, Personal Transformation Self-Help.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -714,79 +727,85 @@
       <c r="F2" s="2">
         <v>9789354999314</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Q2" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>