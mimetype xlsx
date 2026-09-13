--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,61 +135,70 @@
     <t>The Attributes of God</t>
   </si>
   <si>
     <t>A.W. Pink</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07VF7HHG4</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL012020, REL012040</t>
   </si>
   <si>
     <t>2019-07-16 00:00:00</t>
   </si>
   <si>
     <t>The Attributes of God by Arthur W. Pink is a profound work of Christian theology that explores the character and nature of God as revealed in the Bible. Written with both reverence and clarity, the book invites readers to move beyond a superficial understanding of faith and develop a deeper appreciation of God's eternal qualities. Rather than focusing on abstract doctrine alone, Pink explains how a true knowledge of God's attributes can transform a believer's thoughts, attitudes, and daily life.
 The book examines a wide range of divine attributes, including God's holiness, sovereignty, wisdom, justice, love, mercy, faithfulness, omnipotence, omniscience, and immutability. Pink carefully explains each characteristic by drawing on biblical teachings and showing how these qualities work together in perfect harmony. He emphasizes that understanding God's greatness leads to humility, trust, and worship, while also encouraging readers to recognize the limitations of human understanding in comparison with the infinite nature of God. Throughout the book, he challenges believers to cultivate a stronger relationship with God through reflection, obedience, and spiritual devotion.
 Written in a thoughtful and devotional style, The Attributes of God combines careful biblical study with practical spiritual insight. While it is rooted in Christian theology, its central message is one of reverence, faith, and personal transformation. More than a theological study, the book serves as a guide to deepening one's spiritual life by gaining a richer understanding of who God is. It continues to inspire readers seeking a stronger foundation for their faith and a more meaningful relationship with the divine.</t>
+  </si>
+  <si>
+    <t>Arthur Walkington Pink (1886–1952), better known as A.W. Pink, was one of the most influential Christian Bible teachers and theological writers of the twentieth century. Born in Nottingham, England, he initially explored spiritualism before experiencing a profound Christian conversion in his early twenties. This life-changing event transformed his outlook and inspired him to dedicate himself completely to studying the Bible and sharing its teachings. Although he briefly attended the Moody Bible Institute in Chicago, Pink soon left formal education, believing that his greatest teacher would be Scripture itself.
+Throughout his life, Pink served as a pastor, evangelist, and Bible teacher in several countries, including England, the United States, and Australia. Despite his deep knowledge and sincere commitment, he often found it difficult to fit into established church traditions. As a result, much of his ministry shifted from preaching in churches to writing books, articles, and a monthly magazine called Studies in the Scriptures. Through these writings, he reached thousands of readers across the world, offering thoughtful explanations of biblical truths and encouraging believers to develop a deeper relationship with God.
+Pink's writings are known for their careful attention to Scripture, clear reasoning, and emphasis on the sovereignty, holiness, grace, and justice of God. His best-known work, The Sovereignty of God, remains a respected classic in Christian theology. Other important books, such as The Attributes of God, The Life of Elijah, and The Seven Sayings of the Saviour on the Cross, continue to inspire readers with their rich biblical insights and practical spiritual guidance.
+Although A.W. Pink lived a quiet and often isolated life, especially during his later years in Scotland, his influence grew significantly after his death in 1952. Publishers reissued many of his works, introducing them to new generations of Christians around the world. Today, Pink is remembered as a devoted student of the Bible whose writings encourage careful study, unwavering faith, and a greater appreciation of God's character. His legacy endures through books that continue to challenge, educate, and strengthen believers seeking a deeper understanding of the Christian faith.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/7d8b5bc6-da6b-472d-9d9c-d76f1a525c2c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068605</t>
   </si>
   <si>
     <t>Discover The Attributes of God by A.W. Pink. This book is published by General Press in eBook format, ISBN 9789389157741, ASIN B07VF7HHG4, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,81 +726,85 @@
       <c r="F2" s="2">
         <v>9789389157741</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>