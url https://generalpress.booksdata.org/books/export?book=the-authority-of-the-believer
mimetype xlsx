--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,58 +137,69 @@
   <si>
     <t>John A. MacMillan</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B096XK5Q8H</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Christianity</t>
+  </si>
+  <si>
     <t>REL079000, REL099000</t>
   </si>
   <si>
     <t>2021-06-01 00:00:00</t>
   </si>
   <si>
-    <t>‘The Authority of the Believer’ urges the faithful Christian to take utmost cognizance in their deeds and words, that their closeness to the Lord be soundly affirmed each day. A sublime series of reflections upon what it is to be a good Christian, ‘The Authority of the Believer’ allows the reader to deeply contemplate. Reflecting on many of the greatest lessons and deeds depicted in the Bible, together with experiences in his own life, John MacMillan shows us just how powerful and capable a true believer in God can be. Faith, purely held and defended against the temptations and distractions of life, is a tool of immense use—the power of Christ and the Heavenly Lord can serve as a great support. 
+    <t>‘The Authority of the Believer’ urges the faithful Christian to take utmost cognizance in their deeds and words, that their closeness to the Lord be soundly affirmed each day. A sublime series of reflections upon what it is to be a good Christian, ‘The Authority of the Believer’ allows the reader to deeply contemplate. Reflecting on many of the greatest lessons and deeds depicted in the Bible, together with experiences in his own life, John MacMillan shows us just how powerful and capable a true believer in God can be. Faith, purely held and defended against the temptations and distractions of life, is a tool of immense use—the power of Christ and the Heavenly Lord can serve as a great support.
 John A. MacMillan was a Canadian politician and a preacher who spent his younger years as an emissary to the Chinese and Asian communities of Western Canada, spending time in both Asia and North America where he spread the good word of Christ.</t>
+  </si>
+  <si>
+    <t>John A. MacMillan (1873–1956) was a Canadian-born Christian missionary, pastor, author, and Bible teacher whose writings on prayer, spiritual authority, and Christian living have had a lasting influence on evangelical and Pentecostal thought. Best known for his classic work The Authority of the Believer, MacMillan devoted his life to encouraging Christians to develop a deeper faith, a disciplined prayer life, and a stronger understanding of the spiritual dimensions of the Christian journey.
+Born on October 14, 1873, in Ontario, Canada, MacMillan grew up in a Christian home where faith, integrity, and service were deeply valued. From an early age, he developed a keen interest in the Bible and felt called to Christian ministry. After completing his theological education, he joined the Christian and Missionary Alliance (C&amp;MA), an evangelical missionary movement committed to spreading the Christian message around the world through both evangelism and compassionate service.
+MacMillan spent many years serving as a missionary in China during a period marked by political instability, cultural change, and significant challenges for foreign missionaries. Living among local communities gave him firsthand experience of the hardships, joys, and spiritual needs of missionary work. These experiences profoundly shaped his understanding of faith, perseverance, and the importance of prayer in daily life. He later served in leadership positions within the Christian and Missionary Alliance, where he mentored younger ministers and contributed to the growth of the organization.
+Among his many writings, The Authority of the Believer remains his most influential work. In this book, MacMillan explored the New Testament teaching that Christians are called to live with confidence in God's power, emphasizing prayer, humility, and spiritual dependence rather than personal strength. His thoughtful reflections became highly influential within charismatic and evangelical circles, inspiring later authors and church leaders while encouraging believers to cultivate a mature and balanced spiritual life.
+Throughout his ministry, MacMillan was admired for his humility, biblical scholarship, and practical teaching. Rather than seeking public recognition, he focused on helping individuals grow in faith through careful study of Scripture and a consistent life of prayer and service.
+John A. MacMillan passed away on September 17, 1956, leaving behind a legacy of faithful ministry and enduring spiritual literature. Today, he is remembered as a respected missionary, teacher, and author whose writings continue to encourage Christians around the world to pursue lives marked by faith, prayer, wisdom, and wholehearted devotion to God.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f6fea314-ec62-41c6-a31a-1cc3a76171ca.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068753</t>
   </si>
   <si>
     <t>Discover The Authority of the Believer by John A. MacMillan. This book is published by General Press in eBook format, ISBN 9789391181123, ASIN B096XK5Q8H, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +727,85 @@
       <c r="F2" s="2">
         <v>9789391181123</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>