--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,57 +134,57 @@
   <si>
     <t>The Autobiography of a Yogi</t>
   </si>
   <si>
     <t>Paramahansa Yogananda</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
-    <t>Spirituality</t>
-[...5 lines deleted...]
-    <t>BIO018000, BIO000000, REL007000, BIO004000</t>
+    <t>Religious Leader Biographies</t>
+  </si>
+  <si>
+    <t>Hinduism</t>
+  </si>
+  <si>
+    <t>BIO018000, REL062000, BIO026000</t>
   </si>
   <si>
     <t>2017-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>'The Autobiography of a Yogi' by Paramahansa Yogananda is a spiritual memoir that has inspired millions of readers around the world with its profound insights into the nature of the soul, meditation, and the search for divine truth. Blending personal experiences with timeless spiritual wisdom, the book chronicles Yogananda’s extraordinary journey from his childhood in India to his mission of introducing the ancient science of yoga and meditation to the Western world.
 The narrative follows Yogananda’s lifelong quest for enlightenment as he encounters remarkable saints, mystics, and spiritual masters whose lives reflect deep faith, compassion, and extraordinary inner power. Central to the story is his relationship with his revered guru, Swami Sri Yukteswar, whose guidance shapes his understanding of self-realization and the universal principles that unite all religions. Through vivid storytelling, Yogananda shares miraculous events, inspiring encounters, and valuable lessons that encourage readers to look beyond material success and seek lasting inner peace.
 More than an autobiography, the book is an invitation to explore the limitless potential of the human spirit. Yogananda explains spiritual concepts with warmth and clarity, making complex ideas accessible to both devoted seekers and curious newcomers. His message emphasizes that true happiness comes from experiencing a direct connection with the Divine through disciplined practice, love, and self-awareness.
 Rich in wisdom, humility, and hope, 'The Autobiography of a Yogi' remains one of the most influential spiritual classics of the twentieth century. It continues to inspire readers of every background to embark on a journey of self-discovery, inner transformation, and a deeper understanding of life's spiritual purpose.</t>
   </si>
   <si>
     <t>Paramahansa Yogananda was born in as Mukunda Lal Ghosh. He was an Indian yogi and guru.
 Some of the books written by him are Karma and Reincarnation, How To Have Courage, Calmness, And Confidence: The Wisdom Of Yogananda 1st Edition, The Bhagavad Gita 1st Edition, and Whispers From Eternity 1st Edition.
 At the age of 17, in the year 1910, he found his guru Swami Yukteswar Giri. Yogananda graduated with a B.A. from the Serampore College, and in 1915 took vows to join the Swami Order. Here, he was given the name Swami Yogananda Giri. The Yogi established the Yogoda Satsanga Society of India in Ranchi. In 1920, he was sent to Boston to attend the International Congress of Religious Liberals. He lived in America for the next thirty years (1920-1952), and taught the soul-awakening techniques of Kriya Yoga to many people. 
 Yogananda visited India in 1935, where he was given the monastic title of Paramahansa, which represents the highest spiritual attainment. The Yogi passed away in 1952, and his funeral service was attended by with hundreds of people in Los Angeles. On his twenty-fifth death anniversary, the Indian government issued a special commemorative stamp in his honour.</t>
   </si>
   <si>
     <t>Paramahansa Yogananda’s "The Autobiography of a Yogi", published in 1946, is widely regarded as one of the most important spiritual texts of the twentieth century. Unlike typical memoirs that focus heavily on the external events of a person's life, this book is primarily an exploration of the internal, spiritual universe. It served as a groundbreaking bridge between the East and the West, introducing millions of Western readers to the ancient Indian science of yoga and meditation. Yogananda’s narrative demystifies the mystical, presenting spiritual realization not as a vague religious hope, but as an exact, verifiable science capable of unlocking the highest potential of the human mind and soul.
 The narrative begins with Yogananda’s childhood in late nineteenth-century India, where he was born as Mukunda Lal Ghosh into a devout, affluent Bengali family. From an incredibly young age, Mukunda exhibited a profound, almost desperate spiritual yearning that set him apart from his peers. He experienced intense visions, possessed a deep longing for the divine, and spent his youth tirelessly seeking out saints, ascetics, and miracle workers across India. His early life was marked by a series of extraordinary events, including the miraculous materialization of a protective amulet, which fueled his unshakeable conviction that a higher, hidden reality governed the material world. His singular obsession became the search for his destined spiritual master.
 This search culminated in his late teens when he finally met Swami Sri Yukteswar Giri in a vibrant marketplace in Benares. The connection was instantaneous and deeply karmic. Sri Yukteswar was a strict, profoundly disciplined, and intellectually brilliant Jnana yogi who ran an ashram in Serampore. Under his intense tutelage, the young Mukunda underwent a rigorous process of spiritual refinement. Sri Yukteswar did not coddle his disciple; instead, he used blunt wisdom and strict discipline to systematically shatter Mukunda's ego and worldly attachments. Despite the harshness of the training, their relationship was rooted in a profound, unconditional love, perfectly balancing Mukunda's emotional devotion with sharp intellectual clarity.
 A central pillar of the autobiography is its detailed exposition of the Kriya Yoga lineage. Yogananda introduces the reader to the modern origins of this ancient practice, tracing it back to the deathless Himalayan master, Mahavatar Babaji. According to the text, Babaji revived the lost art of Kriya Yoga in the nineteenth century and imparted it to Lahiri Mahasaya, who in turn became the guru of Sri Yukteswar. Kriya Yoga is described as a highly advanced psychophysiological method of life-force control. By consciously circulating energy up and down the spine, the yogi can dramatically accelerate their spiritual evolution, bypassing millions of years of natural development to achieve God-realization within a single lifetime.
 Throughout his training, Yogananda recounts experiencing profound states of cosmic consciousness, where the boundaries of his physical body dissolved, and his awareness expanded to encompass the entire universe. It is through this elevated lens that the book approaches the concept of miracles. The autobiography is famously replete with astonishing accounts of yogis who can bi-locate, materialize objects out of thin air, read minds, and survive for decades without food. However, Yogananda painstakingly argues that these occurrences are not supernatural violations of logic, but rather the operation of higher, subtle laws of nature that remain undiscovered by modern science. To a fully realized master who understands that matter is merely condensed light and energy, manipulating physical reality is a natural, effortless byproduct of deep spiritual focus.
@@ -254,117 +254,63 @@
 Again the photographer focused his camera. This time the sacred figure, not cloaked with mysterious imperceptibility, was sharp on the plate. The master never posed for another picture; at least, I have seen none.
 The photograph is reproduced in this book. Lahiri Mahasaya’s fair features, of a universal cast, hardly suggest to what race he belonged. His intense joy of God-communion is slightly revealed in a somewhat enigmatic smile. His eyes, half open to denote a nominal direction on the outer world, are half closed also. Completely oblivious to the poor lures of the earth, he was fully awake at all times to the spiritual problems of seekers who approached for his bounty.
 Shortly after my healing through the potency of the guru’s picture, I had an influential spiritual vision. Sitting on my bed one morning, I fell into a deep reverie.
 “What is behind the darkness of closed eyes?” This probing thought came powerfully into my mind. An immense flash of light at once manifested to my inward gaze. Divine shapes of saints, sitting in meditation posture in mountain caves, formed like miniature cinema pictures on the large screen of radiance within my forehead.
 “Who are you?” I spoke aloud.
 “We are the Himalayan yogis.” The celestial response is difficult to describe; my heart was thrilled.
 “Ah, I long to go to the Himalayas and become like you!” The vision vanished, but the silvery beams expanded in ever-widening circles to infinity.
 “What is this wondrous glow?”
 “I am Iswara. I am Light.” The voice was as murmuring clouds.
 “I want to be one with Thee!”
 Out of the slow dwindling of my divine ecstasy, I salvaged a permanent legacy of inspiration to seek God. “He is eternal, ever-new Joy!” This memory persisted long after the day of rapture.
 Another early recollection is outstanding; and literally so, for I bear the scar to this day. My elder sister Uma and I were seated in the early morning under a neem tree in our Gorakhpur compound. She was helping me with a Bengali primer, what time I could spare my gaze from the nearby parrots eating ripe margosa fruit. Uma complained of a boil on her leg, and fetched a jar of ointment. I smeared a bit of the salve on my forearm.
 “Why do you use medicine on a healthy arm?”
 “Well, Sis, I feel I am going to have a boil tomorrow. I am testing your ointment on the spot where the boil will appear.”
 “You little liar!”
 “Sis, don’t call me a liar until you see what happens in the morning.” Indignation filled me.
 Uma was unimpressed, and thrice repeated her taunt. An adamant resolution sounded in my voice as I made a slow reply.
 “By the power of will in me, I say that tomorrow I shall have a fairly large boil in this exact place on my arm; and your boil shall swell to twice its present size!”
 Morning found me with a stalwart boil on the indicated spot; the dimensions of Uma’s boil had doubled. With a shriek, my sister rushed to Mother. “Mukunda has become a necromancer!” Gravely, Mother instructed me never to use the power of words for doing harm. I have always remembered her counsel and followed it.
 My boil was surgically treated. A noticeable scar, left by the doctor’s incision, is present today. On my right forearm is a constant reminder of the power in man’s sheer word.
 Those simple and apparently harmless phrases to Uma, spoken with deep concentration, had possessed sufficient hidden force to explode like bombs and produce definite, though injurious, effects. I understood, later, that the explosive vibratory power in speech could be wisely directed to free one’s life from difficulties and thus operate without scar or rebuke.
 Our family moved to Lahore in the Punjab. There I acquired a picture of the Divine Mother in the form of the Goddess Kali. It sanctified a small informal shrine on the balcony of our home. An unequivocal conviction came over me that fulfilment would crown any of my prayers uttered in that sacred spot. Standing there with Uma one day, I watched two kites flying over the roofs of the buildings on the opposite side of the very narrow lane.
 “Why are you so quiet?” Uma pushed me playfully.
 “I am just thinking how wonderful it is that Divine Mother gives me whatever I ask.”
 “I suppose She would give you those two kites!” My sister laughed derisively.
-“Why not?” I began silent prayers for their possession.
-[...53 lines deleted...]
-Father promised to give my</t>
+“Why not?” I began silent prayers for their possession.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/69865ae6-f699-4483-982a-5c0e6134544b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067987</t>
   </si>
   <si>
-    <t>Discover The Autobiography of a Yogi by Paramahansa Yogananda. This book is published by General Press in Paperback format, ISBN 9789380914602, ASIN 9380914601, under Biographies and Memoirs, Spirituality, Autobiographies.</t>
+    <t>Discover The Autobiography of a Yogi by Paramahansa Yogananda. This book is published by General Press in Paperback format, ISBN 9789380914602, ASIN 9380914601, under Biographies and Memoirs, Religious Leader Biographies, Hinduism.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>