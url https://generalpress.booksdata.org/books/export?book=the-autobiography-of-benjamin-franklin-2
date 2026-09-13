--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,57 +149,76 @@
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>History of America</t>
   </si>
   <si>
     <t>Autobiographies</t>
   </si>
   <si>
     <t>BIO000000, BIO026000, POL006000</t>
   </si>
   <si>
     <t>2019-08-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Virtually self-taught, he excelled as an athlete, a man of letters, a printer, a scientist, a wit, an inventor, an editor, and a writer, and he was probably the most successful diplomat in American history.
-Written initially to guide his son, Franklin's autobiography is a lively, spellbinding account of his unique and eventful life. Stylistically his best work, it has become a classic in world literature, one to inspire and delight readers everywhere. This charming self-portrait has been translated into nearly every language.</t>
+    <t>"The Autobiography of Benjamin Franklin" is a profoundly personal and enduringly relevant glimpse into the mind of one of America’s founding fathers. Written initially as a letter to his son, William, the narrative unfolds as a remarkably candid account of a self-made man. Franklin traces his journey from a humble printer’s apprentice in Boston to a celebrated inventor, writer, and statesman in Philadelphia and beyond.
+What makes this memoir so deeply humane is Franklin’s charming honesty about his own flaws and his relentless drive for self-improvement. He famously details his ambitious attempt to achieve moral perfection through a strict tracking of thirteen virtues—including temperance, industry, and humility. While he humorously admits to falling short of perfection, his journey underscores a profound belief in the power of discipline and education.
+The book is more than a historical record; it is a lively tapestry of eighteenth-century life, colored by Franklin’s wit and pragmatism. He shares practical wisdom on business, human nature, and the importance of civic duty, all delivered in a conversational, highly accessible tone. Through his triumphs and trials, Franklin presents a life built not on inherited privilege, but on curiosity, hard work, and a genuine desire to be useful to others. Ultimately, it remains a surprisingly modern and inspiring blueprint for a well-lived life, inviting readers to reflect on their own capacity for growth and self-discovery.</t>
   </si>
   <si>
     <t>Benjamin Franklin was one of the Founding Fathers of the United States and in many ways was "the First American". A world-renowned polymath, Franklin was a leading author, printer, political theorist, politician, postmaster, scientist, inventor, civic activist, statesman, and diplomat.
 As a scientist, he was a major figure in the American Enlightenment and the history of physics for his discoveries and theories regarding electricity. As an inventor, he is known for the lightning rod, bifocals, and the Franklin stove, among other inventions. He facilitated many civic organizations, including Philadelphia's fire department and a university.
 Franklin earned the title of "The First American" for his early and indefatigable campaigning for colonial unity; as an author and spokesman in London for several colonies, then as the first United States Ambassador to France, he exemplified the emerging American nation.</t>
+  </si>
+  <si>
+    <t>Benjamin Franklin’s Autobiography is one of the most influential accounts of an ordinary person deliberately shaping himself into a useful, educated, disciplined, and respected individual. Written over several years and left unfinished, the book combines personal memories, practical advice, moral reflection, and a fascinating picture of eighteenth-century American life. Franklin does not present himself as a flawless hero. Instead, he describes how he built his character through hard work, self-education, careful habits, practical intelligence, and a lifelong desire for improvement.
+Franklin begins by describing his family background. He was born in Boston in 1706 into a large family. His father, Josiah Franklin, was a hardworking tradesman and a thoughtful man who valued learning and useful conversation. Benjamin showed an early interest in reading, but his family could not afford a long formal education. He therefore left school while still young and entered his brother James’s printing business. This early experience became extremely important because it introduced him to books, writing, publishing, and the world of ideas.
+Franklin's relationship with his older brother was difficult. James became the publisher of The New-England Courant, and Benjamin secretly contributed articles to the newspaper under the name “Silence Dogood.” The articles were humorous and clever, and they attracted attention. Franklin enjoyed the success but eventually revealed his identity. The experience taught him an important lesson about writing, public opinion, and independence. His disagreement with James eventually led him to leave Boston and travel to Philadelphia.
+His arrival in Philadelphia marks one of the most memorable episodes of the autobiography. Franklin arrived with little money and few possessions, yet he soon found work as a printer. He describes his early appearance in the city with humor, including the famous image of himself walking through the streets carrying bread under his arms. He gradually built relationships, gained employment, and established himself as a printer. His story demonstrates one of the book's central ideas: a person can begin with very little and gradually improve his circumstances through persistence and good judgment.
+Franklin eventually established his own printing business and became the publisher of the Pennsylvania Gazette. His success did not come from luck alone. He cultivated habits of reliability, industry, frugality, and careful planning. He understood that reputation was an important form of capital. If people believed that he was honest, hardworking, and dependable, they were more likely to trust him with business and public responsibilities.
+One of the most famous sections of the autobiography concerns Franklin's thirteen virtues. He wanted to develop a systematic method for improving his character. The virtues included temperance, silence, order, resolution, frugality, industry, sincerity, justice, moderation, cleanliness, tranquility, chastity, and humility. Rather than merely admiring these qualities, Franklin created a practical system for practicing them.
+He kept a small chart in which he marked failures in particular virtues each day. His goal was to concentrate on one virtue at a time while continuing to work on all the others. This experiment reflects Franklin's practical approach to morality. He treated character development almost like a personal project that could be measured, examined, and improved.
+Yet Franklin admits that perfection remained difficult. He discovered that even when he succeeded in becoming more disciplined, new weaknesses appeared. He also humorously acknowledges that his attempt to become perfectly orderly created a problem because life itself is unpredictable. His reflections make the book appealing because they reveal a person who sincerely wanted to improve but understood that human beings rarely achieve complete perfection.
+Franklin's self-improvement was closely connected to his love of learning. Because he had little formal education, he educated himself through reading and conversation. He studied subjects ranging from science and philosophy to history and practical affairs. He also developed a method of improving his writing by studying essays and attempting to reproduce their structure from memory. When he compared his versions with the originals, he could identify his weaknesses and improve his style.
+Franklin believed strongly in the value of useful knowledge. Learning was not merely a way to display intelligence. Knowledge should help people solve problems and improve society. This practical attitude shaped many of his later activities. He helped establish the Junto, a discussion group in Philadelphia where members exchanged ideas and considered ways of improving their community. From this spirit grew several important civic institutions, including the Library Company of Philadelphia.
+The autobiography also describes Franklin's involvement in public service. He became interested in practical improvements such as fire protection, street lighting, road maintenance, and public safety. He helped organize a volunteer fire company and supported the creation of educational and civic institutions. His philosophy was that citizens should not simply complain about problems; they should cooperate to solve them.
+Another important theme is frugality and financial independence. Franklin argues that money should be used intelligently rather than wasted on appearances. His famous principles of industry and frugality are not presented merely as methods for becoming rich. Financial independence gives a person greater freedom to pursue meaningful work and public service. He understood that uncontrolled consumption could create dependence, while disciplined living could create opportunity.
+Franklin also discusses his rise into public life and science. His experiments with electricity made him internationally famous, but he presents scientific investigation in the same practical spirit that guided his business and civic work. He was curious about the natural world and interested in discovering knowledge that could have useful applications.
+The autobiography's unfinished nature is significant. Franklin never completes the story of his later life, and therefore the work feels less like a final monument and more like an ongoing record of self-development. He leaves the reader with the sense that a person's character is never completely finished.
+Ultimately, Franklin's Autobiography is a book about self-creation. Franklin begins with modest circumstances and limited formal education, yet through reading, discipline, work, experimentation, and public-mindedness, he gradually creates a remarkable life. His greatest lesson is not simply “work hard and become successful.” It is that human beings possess a remarkable ability to shape themselves through conscious habits and choices.
+Franklin's life demonstrates that education can continue outside the classroom, that character can be deliberately cultivated, and that personal success becomes more meaningful when it contributes to the common good. His autobiography remains powerful because it speaks to a universal hope: that we can examine our weaknesses honestly, improve ourselves patiently, and use whatever abilities we possess to make both our own lives and the lives of others better.</t>
   </si>
   <si>
     <t>Chapter 1 : Ancestry and Early Youth in Boston
 Twyford, at the Bishop of St. Asaph’s, 1771.
 Dear son: I have ever had pleasure in obtaining any little anecdotes of my ancestors. You may remember the inquires I made among the remains of my relations when you were with me in England, and the journey I undertook for that purpose. Imagining it may be equally agreeable to you to know the circumstances of my life, many of which you are yet unacquainted with, and expecting the enjoyment of a week’s uninterrupted leisure in my present country retirement, I sit down to write them for you. To which I have besides some other inducements. Having emerged from the poverty and obscurity in which I was born and bred, to a state of affluence and some degree of reputation in the world, and having gone so far through life with a considerable share of felicity, the conducing means I made use of, which with the blessing of God so well succeeded, my posterity may like to know, as they may find some of them suitable to their own situations, and therefore fit to be imitated.
 That felicity, when I reflected on it, has induced me sometimes to say, that were it offered to my choice, I should have no objection to a repetition of the same life from its beginning, only asking the advantages authors have in a second edition to correct some faults of the first. So I might, besides correcting the faults, change some simister accidents and events of it for others more favourable. But though this were denied, I should still accept the offer. Since such a repetition is not to be expected, the next thing most like living one’s life over again seems to be a recollection of that life, and to make that recollection as durable as possible by putting it down in writing.
 Hereby, too, I shall indulge the inclination so natural in old men, to be talking of themselves and their own past actions; and I shall indulge it without being tiresome to others, who, through respect to age, might conceive themselves obliged to give me a hearing, since this may be read or not as anyone pleases. And, lastly (I may as well confess it, since my denial of it will be believed by nobody), perhaps I shall a good deal gratify my own vanity.. Indeed, I scarce ever heard or saw the introductory words, “Without vanity I may say,” etc., but some vain thing immediately followed. Most people dislike vanity in others, whatever share they have of it themselves; but I give it fair quarter wherever I meet with it, being persuaded that it is often productive of good to the possessor, and to others that are within his sphere of action; and therefore, in many cases, it would not be altogether absurd if a man were to thank God for his vanity among the other comforts of life.
 (Gibbon and Hume, the great British historians, who were contemporaries of Franklin, express in their autobiographies the same feeling about the propriety of just self-praise.)
 And now I speak of thanking God, I desire with all humility to acknowledge that I owe the mentioned happiness of my past life to His kind providence, which led me to the means I used and gave them success. My belief of this induces me to hope, though I must not presume, that the same goodness will still be exercised towards me, in continuing that happiness, or enabling me to bear a fatal reverse, which I may experience as others have done; the complexion of my future fortune being known to Him only in whose power it is to bless to us even our afflictions.
 The notes one of my uncles (who had the same kind of curiosity in collecting family anecdotes) once put into my hands, furnished me with several particulars relating to our ancestors. From these notes I learned that the family had lived in the same village, Ecton, in Northamptonshire, for three hundred years, and how much longer he knew not (perhaps from the time when the name of Franklin, that before was the name of an order of people, was assumed by them as a surname when others took surnames all over the kingdom), on a freehold of about thirty acres, aided by the smith’s business, which had continued in the family till his time, the eldest son being always bred to that business; a custom which he and my father followed as to their eldest sons. When I searched the registers at Ecton, I found an account of their births, marriages and burials from the year 1555 only, there being no registers kept in that parish at any time preceding. By that register I perceived that I was the youngest son of the youngest son for five generations back. My grandfather Thomas, who was born in 1598, lived at Ecton till he grew too old to follow business longer, when he went to live with his son John, a dyer at Banbury, in Oxfordshire, with whom my father served an apprenticeship. There my grandfather died and lies buried. We saw his gravestone in 1758. His eldest son Thomas lived in the house at Ecton, and left it with the land to his only child, a daughter, who, with her husband, one Fisher, of Wellingborough, sold it to Mr. Isted, now lord of the manor there. My grandfather had four sons that grew up, viz.: Thomas, John, Benjamin and Josiah. I will give you what account I can of them at this distance from my papers, and if these are not lost in my absence, you will among them find many more particulars.
 Thomas was bred a smith under his father; but, being ingenious, and encouraged in learning (as all my brothers were) by an Esquire Palmer, then the principal gentleman in that parish, he qualified himself for the business of scrivener; became a considerable man in the country; was a chief mover of all public-spirited undertakings for the county or town of Northampton, and his own village, of which many instances were related of him; and much taken notice of and patronized by the then Lord Halifax. He died in 1702, January 6, old style, just four years to a day before I was born. The account we received of his life and character from some old people at Ecton, I remember, struck you as something extraordinary, from its similarity to what you knew of mine. “Had he died on the same day,” you said, “one might have supposed a transmigration.”
 John was bred a dyer, I believe, of woollens, Benjamin was bred a silk dyer, serving an apprenticeship at London. He was an ingenious man. I remember him well, for when I was a boy he came over to my father in Boston, and lived in the house with us some years. He lived to a great age. His grandson, Samuel Franklin, now lives in Boston. He left behind him two quarto volumes, MS., of his own poetry, consisting of little occasional pieces addressed to his friends and relations, of which the following, sent to me, is a specimen. He had formed a short-hand of his own, which he taught me, but, never practising it, I have now forgot it. I was named after this uncle, there being a particular affection between him and my father. He was very pious, a great attender of sermons of the best preachers, which he took down in his short-hand, and had with him many volumes of them. He was also much of a politician; too much, perhaps, for his station. There fell lately into my hands, in London, a collection he had made of all the principal pamphlets relating to public affairs, from 1641 to 1717; many of the volumes are wanting as appears by the numbering, but there still remain eight volumes in folio, and twenty-four in quarto and in octavo. A dealer in old books met with them, and knowing me by my sometimes buying of him, he brought them to me. It seems my uncle must have left them here when he went to America, which was about fifty years since. There are many of his notes in the margins.
 This obscure family of ours was early in the Reformation, and continued Protestants through the reign of Queen Mary, when they were sometimes in danger of trouble on account of their zeal against popery. They had got an English Bible, and to conceal and secure it, it was fastened open with tapes under and within the cover of a joint-stool. When my great-great-grandfather read it to his family, he turned up the joint-stool upon his knees, turning over the leaves then under the tapes. One of the children stood at the door to give notice if he saw the apparitor coming, who was an officer of the spiritual court. In that case the stool was turned down again upon its feet, when the Bible remained concealed under it as before. This anecdote I had from my uncle Benjamin. The family continued all of the Church of England till about the end of Charles the Second’s reign, when some of the ministers that had been outed for non-conformity, holding conventicles in Northamptonshire, Benjamin and Josiah adhered to them, and so continued all their lives: the rest of the family remained with the Episcopal Church.
 Josiah, my father, married young, and carried his wife with three children into New England, about 1682. The conventicles having been forbidden by law, and frequently disturbed, induced some considerable men of his acquaintance to remove to that country, and he was prevailed with to accompany them thither, where they expected to enjoy their mode of religion with freedom. By the same wife he had four children more born there, and by a second wife ten more, in all seventeen; of which I remember thirteen sitting at one time at his table, who all grew up to be men and women, and married; I was the youngest son, and the youngest child but two, and was born in Boston, New England. My mother, the second wife, was Abiah Folger, daughter of Peter Folger, one of the first settlers of New England, of whom honourable mention is made by Cotton Mather, in his church history of that country, entitled Magnalia Christi Americana, as “a godly, learned Englishman,” if I remember the words rightly. I have heard that he wrote sundry small occasional pieces, but only one of them was printed, which I saw now many years since. It was written in 1675, in the home-spun verse of that time and people, and addressed to those then concerned in the government there. It was in favor of liberty of conscience, and in behalf of the Baptists, Quakers, and other sectaries that had been under persecution, ascribing the Indian wars, and other distresses that had befallen the country, to that persecution, as so many judgments of God to punish so heinous an offence, and exhorting a repeal of those uncharitable laws. The whole appeared to me as written with a good deal of decent plainness and manly freedom. The six concluding lines I remember, though I have forgotten the two first of the stanza; but the purport of them was, that his censures proceeded from goodwill, and, therefore, he would be known to be the author.
 “Because to be a libeller (says he)
 I hate it with my heart;
 From Sherburne town, where now I dwell
 My name I do put here;
 Without offence your real friend,
 It is Peter Folgier.”
 My elder brothers were all put apprentices to different trades. I was put to the grammar-school at eight years of age, my father intending to devote me, as the tithe of his sons, to the service of the Church. My early readiness in learning to read (which must have been very early, as I do not remember when I could not read), and the opinion of all his friends, that I should certainly make a good scholar, encouraged him in this purpose of his. My uncle Benjamin, too, approved of it, and proposed to give me all his shorthand volumes of sermons, I suppose as a stock to set up with, if I would learn his character. I continued, however, at the grammar-school not quite one year, though in that time I had risen gradually from the middle of the class of that year to be the head of it, and farther was removed into the next class above it, in order to go with that into the third at the end of the year. But my father, in the meantime, from a view of the expense of a college education, which having so large a family he could not well afford, and the mean living many so educated were afterwards able to obtain – reasons that he gave to his friends in my hearing – altered his first intention, took me from the grammar-school, and sent me to a school for writing and arithmetic, kept by a then famous man, Mr. George Brownell, very successful in his profession generally, and that by mild, encouraging methods. Under him I acquired fair writing pretty soon, but I failed in the arithmetic, and made no progress in it. At ten years old I was taken home to assist my father in his business, which was that of a tallow-chandler and sope-boiler; a business he was not bred to, but had assumed on his arrival in New England, and on finding his dyeing trade would not maintain his family, being in little request. Accordingly, I was employed in cutting wick for the candles, filling the dipping mould and the moulds for cast candles, attending the shop, going on errands, etc.
 I disliked the trade, and had a strong inclination for the sea, but my father declared against it; however, living near the water, I was much in and about it, learnt early to swim well, and to manage boats; and when in a boat or canoe with other boys, I was commonly allowed to govern, especially in any case of difficulty; and upon other occasions I was generally a leader among the boys, and sometimes led them into scrapes, of which I will mention one instance, as it shows an early projecting public spirit, tho’ not then justly conducted.
 There was a salt-marsh that bounded part of the millpond, on the edge of which, at high water, we used to stand to fish for minnows. By much trampling, we had made it a mere quagmire. My proposal was to build a wharf there fit for us to stand upon, and I showed my comrades a large heap of stones, which were intended for a new house near the marsh, and which would very well suit our purpose. Accordingly, in the evening, when the workmen were gone, I assembled a number of my playfellows, and working with them diligently like so many emmets, sometimes two or three to a stone, we brought them all away and built our little wharf. The next morning the workmen were surprised at missing the stones, which were found in our wharf. Inquiry was made after the removers; we were discovered and complained of; several of us were corrected by our fathers; and, though I pleaded the usefulness of the work, mine convinced me that nothing was useful which was not honest.
 I think you may like to know something of his person and character. He had an excellent constitution of body, was of middle stature, but well set, and very strong; he was ingenious, could draw prettily, was skilled a little in music, and had a clear, pleasing voice, so that when he played psalm tunes on his violin and sung withal, as he sometimes did in an evening after the business of the day was over, it was extremely agreeable to hear. He had a mechanical genius too, and, on occasion, was very handy in the use of other tradesmen’s tools; but his great excellence lay in a sound understanding and solid judgment in prudential matters, both in private and publick affairs. In the latter, indeed, he was never employed, the numerous family he had to educate and the straitness of his circumstances keeping him close to his trade; but I remember well his being frequently visited by leading people, who consulted him for his opinion in affairs of the town or of the church he belonged to, and showed a good deal of respect for his judgment and advice: he was also much consulted by private persons about their affairs when any difficulty occurred, and frequently chosen an arbitrator between contending parties. At his table he liked to have, as often as he could, some sensible friend or neighbor to converse with, and always took care to start some ingenious or useful topic for discourse, which might tend to improve the minds of his children. By this means he turned our attention to what was good, just, and prudent in the conduct of life; and little or no notice was ever taken of what related to the victuals on the table, whether it was well or ill dressed, in or out of season, of good or bad flavor, preferable or inferior to this or that other thing of the kind, so that I was bro’t up in such a perfect inattention to those matters as to be quite indifferent what kind of food was set before me, and so unobservant of it, that to this day if I am asked I can scarce tell a few hours after dinner what I dined upon. This has been a convenience to me in traveling, where my companions have been sometimes very unhappy for want of a suitable gratification of their more delicate, because better instructed, tastes and appetites.
 My mother had likewise an excellent constitution: she suckled all her ten children. I never knew either my father or mother to have any sickness but that of which they dy’d, he at 89, and she at 85 years of age. They lie buried together at Boston, where I some years since placed a marble over their grave, with this inscription:
@@ -827,68 +846,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>