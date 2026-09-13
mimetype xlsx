--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,57 +137,67 @@
   <si>
     <t>Kate Chopin</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F3TDKBH</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
     <t>FIC004000, FIC000000</t>
   </si>
   <si>
     <t>2018-06-28 00:00:00</t>
   </si>
   <si>
     <t>The Awakening, originally titled A Solitary Soul, is a novel by Kate Chopin, first published in 1899. Set in New Orleans and the Southern Louisiana coast at the end of the nineteenth century, the plot centers on Edna Pontellier and her struggle to reconcile her increasingly unorthodox views on femininity and motherhood with the prevailing social attitudes of the turn-of-the-century American South. It is one of the earliest American novels that focuses on women's issues without condescension. It is also widely seen as a landmark work of early feminism, generating mixed reaction from contemporary readers and criticism. The novel's blend of realistic narrative, incisive social commentary, and psychological complexity makes The Awakening a precursor of American modernist literature.</t>
+  </si>
+  <si>
+    <t>Kate Chopin (1850–1904) was one of the most influential American writers of the late nineteenth century. Best known for her novel The Awakening, she explored themes of women's independence, identity, love, and the restrictions imposed by society. Although many readers during her lifetime found her work controversial, she is now regarded as a pioneer of modern feminist literature.
+She was born as Katherine O'Flaherty on February 8, 1850, in St. Louis, Missouri. Her father, an Irish immigrant, died when she was young, and she was raised by her mother, grandmother, and great-grandmother. These strong and intelligent women greatly shaped her outlook on life. Chopin received a good education at the Academy of the Sacred Heart, where she developed a lifelong love of literature, languages, and storytelling.
+In 1870, she married Oscar Chopin, a cotton merchant, and moved to Louisiana. Living in New Orleans and later in the rural town of Cloutierville exposed her to the rich cultures of the American South, including Creole and Cajun communities. These experiences became the foundation for many of her short stories and novels. After her husband's death in 1882, she returned to St. Louis with her six children. Encouraged by friends and her physician, she began writing seriously as a way to support her family and express her thoughts.
+During the 1890s, Chopin gained recognition for her short story collections, including Bayou Folk and A Night in Acadie. Her stories were admired for their vivid settings, realistic characters, and subtle exploration of human emotions. In 1899, she published The Awakening, the novel for which she is most famous. Its honest portrayal of a woman's desire for personal freedom shocked many contemporary critics, leading to harsh reviews and damaging her literary reputation.
+Kate Chopin died on August 22, 1904, after suffering a brain hemorrhage. She was 54 years old. Although her work was largely overlooked for several decades after her death, scholars rediscovered it in the mid-twentieth century. Today, Kate Chopin is celebrated as one of America's finest literary voices. Her compassionate understanding of human nature, graceful prose, and courageous examination of social expectations continue to inspire readers, writers, and researchers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a33bf159-5c73-40e9-a5de-8d60e2ad0410.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068493</t>
   </si>
   <si>
     <t>Discover The Awakening and Selected Short Stories by Kate Chopin. This book is published by General Press in eBook format, ISBN 9788180320293, ASIN B07F3TDKBH, under Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -715,81 +725,85 @@
       <c r="F2" s="2">
         <v>9788180320293</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>