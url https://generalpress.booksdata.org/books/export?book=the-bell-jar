--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -150,50 +150,64 @@
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC043000, FIC044000, FIC004000</t>
   </si>
   <si>
     <t>“It is this perfectly wrought prose and the freshness of Plath’s voice in The Bell Jar that make this book enduring in its appeal.” — USA Today
 Famous American author Sylvia Plath offers a genuine and poignant look at a woman suffering social pressures and mental illness. In ‘The Bell Jar’, Esther Greenwood's brilliant, gorgeous, incredibly talented, and successful career are chronicled as they progressively crumble—possibly for the last time. Sylvia Plath skillfully immerses the reader in Esther's breakdown with such intensity that it becomes possible to understand and relate to Esther's neurosis, making it seem as plausible and familiar as going to the movies. The Bell Jar is an eerie American classic because of its remarkable achievement of penetrating so deeply into the dark and terrifying corners of the psyche.
 "I felt my lungs inflate with the onrush of scenery—air, mountains, trees, people. I thought, "This is what it is to be happy."—Sylvia Plath (The Bell Jar)</t>
   </si>
   <si>
     <t>Sylvia Plath was born in 1932 in Massachusetts. Her books include the poetry collections The Colossus, Crossing the Water, Winter Trees, Ariel, and The Collected Poems, which won the Pulitzer Prize. Plath is credited with being a pioneer of the 20th-century style of writing called confessional poetry. Her poem "Daddy" is one of the best-known examples of this genre.
 In 1963, Plath's semi-autobiographic novel The Bell Jar was published under the pseudonym "Victoria Lucas"; it was reissued in 1966 under her own name. A complete and uncut facsimile edition of Ariel was published in 2004 with her original selection and arrangement of poems. She was married to the poet Ted Hughes, with whom she had a daughter, Frieda, and a son, Nicholas. She died in London in 1963.</t>
+  </si>
+  <si>
+    <t>The Bell Jar is Sylvia Plath's only novel and one of the most influential works of twentieth-century literature. Originally published in 1963, it follows the emotional and psychological journey of Esther Greenwood, a gifted young woman whose promising future gradually becomes overshadowed by feelings of confusion, isolation, and depression. Blending sharp social observation with deeply personal introspection, the novel explores identity, ambition, mental health, and the pressures placed on women in mid-twentieth-century society.
+At the beginning of the novel, Esther appears to have everything that should lead to success. She is intelligent, academically accomplished, and has earned opportunities that many people admire. Yet beneath these outward achievements, she feels increasingly disconnected from herself and uncertain about the life she is expected to pursue. Rather than experiencing excitement about the future, she finds herself questioning the meaning of success and wondering whether any of the paths before her truly reflect who she wants to become.
+A central theme of the novel is the conflict between individual identity and social expectations. Esther lives in a culture that offers women a limited range of acceptable roles, often expecting them to choose between intellectual ambition, professional achievement, marriage, and traditional domestic life. She struggles to reconcile these competing expectations with her own dreams and desires. The more she tries to understand where she belongs, the more overwhelming her uncertainty becomes.
+The novel also offers a powerful exploration of mental illness. Rather than portraying depression as simple sadness, Plath illustrates it as a condition that affects perception, motivation, relationships, and the ability to imagine a hopeful future. Esther's emotional experience becomes increasingly difficult for others to understand, leaving her feeling isolated even when surrounded by people who wish to help. The novel presents mental illness with remarkable honesty, emphasizing that it cannot be overcome through willpower alone.
+Another important theme is the difference between external appearance and internal reality. Esther often appears capable and successful to those around her, yet internally she feels anxious, exhausted, and emotionally detached. Plath shows how outward accomplishments do not always reflect inner well-being, encouraging readers to look beyond surface impressions when understanding other people's lives.
+The title, The Bell Jar, serves as the novel's central metaphor. The bell jar represents the invisible barrier that separates Esther from the world around her. While life continues outside, she experiences everything through a sense of emotional distance and suffocation. This image captures the isolation that often accompanies severe depression and has become one of the most enduring literary symbols of psychological struggle.
+Relationships throughout the novel reveal Esther's search for genuine understanding. She encounters friends, family members, romantic interests, and medical professionals, each offering different perspectives on life and recovery. Some interactions provide comfort, while others highlight the misunderstandings that often surround mental illness. Through these relationships, Plath explores the importance of empathy, patience, and compassionate care.
+The novel also examines the tension between freedom and expectation. Esther longs to shape her own future, yet she repeatedly feels constrained by social conventions and by her own uncertainty. Her struggle reflects broader questions about personal choice, independence, and the courage required to define one's own path rather than simply fulfilling the expectations of others.
+Plath's writing is celebrated for its vivid imagery, emotional precision, and poetic language. Even ordinary experiences are described with striking clarity, allowing readers to understand Esther's shifting emotional landscape. The first-person narration creates an intimate connection with the protagonist, making her thoughts and feelings feel immediate and authentic.
+Although The Bell Jar is often associated with despair, it is also a novel about resilience, self-discovery, and the possibility of healing. It acknowledges the complexity of recovery without offering simplistic solutions, recognizing that progress often comes gradually through support, understanding, and perseverance.
+The novel has had a lasting impact on literature because of its compassionate and realistic portrayal of mental health. It helped bring conversations about depression, identity, and emotional well-being into the literary mainstream and continues to resonate with readers who appreciate its honesty and psychological depth.
+Ultimately, The Bell Jar is a deeply moving exploration of a young woman's search for identity in a world filled with expectations and uncertainty. Through Esther Greenwood's experiences, Sylvia Plath examines ambition, loneliness, social pressure, and the importance of hope with remarkable sensitivity. The novel remains a powerful reminder of the value of compassion, self-understanding, and recognizing the humanity of those who struggle with invisible burdens.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fa0a9b9b-2633-443c-ba42-f85407ee55fb.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069012</t>
   </si>
   <si>
     <t>Discover The Bell Jar by Sylvia Plath. This book is published by General Press in eBook format, ISBN 9788196772499, ASIN B0G1BL8K5T, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,66 +752,68 @@
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>