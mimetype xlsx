--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,66 +135,81 @@
     <t>The Bhagavad Gita</t>
   </si>
   <si>
     <t>Sir Edwin Arnold</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Religion &amp; Spirituality</t>
   </si>
   <si>
     <t>Hinduism</t>
+  </si>
+  <si>
+    <t>Philosophy</t>
   </si>
   <si>
     <t>REL037030, REL037000, REL062000, LIT004150</t>
   </si>
   <si>
     <t>2019-09-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>The Bhagavad Gita', meaning the Song of the Lord, is in the form of a poetic dialogue between Arjuna and Krishna. It is part of the great Indian epic 'The Mahabharata', and is one of the major religious documents of the world. It reveals how human beings accumulate 'Karma' as a result of their actions in innumerable incarnations, and how to achieve liberation through devotion and knowledge.
 The dialogue, which takes place on the eve of an historic battle, probes the nature of God and what man should do to reach him. As 'The Bhagavad Gita' unfolds, this majestic poem provides a fascinating synopsis of the religious thought and experience of India through the ages. This book offers the classic English verse translation by Sir Edwin Arnold (1832-1904), long admired for its evocation of the true feeling of the original poetry.</t>
   </si>
   <si>
     <t>Sir Edwin Arnold (1832-1904), was an English author. After serving as principal of the government college in Pune, India, he joined (1861) the staff of the 'London Daily Telegraph'. He won fame for his blank-verse epic 'The Light of Asia' (1879), dealing with the life of Buddha. The poem was attacked for its alleged distortion of Buddhist doctrine and for its tolerant attitude toward a non-Christian religion. Besides other volumes of poetry, he wrote a number of picturesque travel books and translated Asian literature, inclding 'The Bhagavad Gita'.</t>
+  </si>
+  <si>
+    <t>Sir Edwin Arnold’s The Bhagavad Gita, best known through his English rendering The Song Celestial, presents one of the most influential spiritual and philosophical teachings of ancient India in a poetic and accessible form. The dialogue takes place on the battlefield of Kurukshetra, just before a great war is about to begin. Arjuna, a powerful warrior and one of the Pandava brothers, looks across the battlefield and recognizes teachers, relatives, friends, and respected elders among his enemies. Overcome by sorrow and moral confusion, he loses the will to fight. His bow slips from his hands, and he tells his charioteer Krishna that he cannot bring himself to kill those he loves, even for the sake of a kingdom. What begins as a crisis of conscience becomes a profound conversation about duty, action, knowledge, devotion, self-control, and the nature of existence.
+Krishna responds by challenging Arjuna’s understanding of death and life. He explains that the true self, or Atman, is not the physical body. Bodies are born, grow old, and die, but the deepest self is eternal and cannot be destroyed. Death, therefore, is not the annihilation of the soul but a change in its condition. Krishna does not use this teaching to dismiss Arjuna’s grief; rather, he asks him to see his immediate suffering within a larger spiritual reality. Arjuna is a warrior whose duty, or dharma, requires him to face the battle. Running away simply because the situation is painful would not free him from responsibility. The important question is not merely what action is taken, but whether it is performed rightly and without selfish attachment to its result.
+This leads to one of the Gita’s central teachings: the discipline of selfless action, known as Karma Yoga. Krishna tells Arjuna that human beings cannot avoid action. Even refusing to act is itself a kind of action, because life constantly demands choices and responsibilities. The wise person therefore acts, but does not become enslaved by the expected reward. One should perform one’s duty sincerely while surrendering attachment to success or failure. This does not mean becoming careless or indifferent. Instead, it means giving one’s best effort without allowing personal gain, fear, pride, or disappointment to control the mind. In Arnold’s poetic presentation, this idea becomes a call to live actively in the world while remaining inwardly free.
+Krishna then explains that true wisdom requires mastery of the senses and the restless mind. Human beings are easily pulled toward objects of desire, and attachment can quickly become the source of anger, confusion, and suffering. A person who constantly thinks about what he wants becomes attached to it; attachment produces desire, and frustrated desire can lead to anger and the loss of judgment. Spiritual discipline therefore involves learning to govern the senses rather than allowing them to govern the individual. The ideal person remains steady in pleasure and pain, praise and blame, gain and loss. Such a person does not become emotionless but develops an inner stability that is not dependent upon changing circumstances.
+The Gita also explores several paths toward spiritual realization. One is the path of knowledge, through which a person learns to distinguish the eternal self from the temporary world of appearances. Another is the path of disciplined action, through which ordinary responsibilities become a form of spiritual practice. A third and especially important path is devotion, or Bhakti Yoga. Krishna gradually reveals that wholehearted devotion to the Divine can unite the individual with the highest spiritual reality. A person does not need to abandon ordinary life in order to seek God. Instead, everyday actions can be offered to the Divine, transforming work, thought, and personal relationships into expressions of devotion.
+Krishna further explains that he appears in the world whenever righteousness declines and disorder rises. His purpose is to protect what is good, restore justice, and reestablish dharma. This teaching gives the Gita a larger vision of history and morality. Human life is not simply a struggle for personal survival; it is part of an ongoing effort to preserve harmony between individuals, society, and the moral order of the universe. Yet Krishna also emphasizes that spiritual truth cannot be reduced to external rituals or social appearances. What matters is the state of consciousness with which actions are performed.
+One of the most striking sections of the poem comes when Krishna reveals his divine nature to Arjuna. Until this point, Krishna has spoken as a wise guide and friend, but Arjuna is eventually granted a vision of Krishna’s universal form. He sees the entire cosmos contained within Krishna, including gods, creatures, worlds, creation, destruction, and the passage of time. The vision is beautiful but also terrifying. Arjuna realizes that the divine reality is far greater than anything the human mind can easily comprehend. Krishna appears not only as the source of life but also as the force through which all beings eventually pass into death. This revelation changes Arjuna’s understanding of the battle. He begins to see himself not as the ultimate controller of events but as an instrument within a much greater cosmic order.
+The later teachings return to practical spiritual life. Krishna discusses meditation, self-discipline, faith, renunciation, and the different qualities that shape human character. He distinguishes between actions performed with wisdom and those driven by selfishness or ignorance. He also describes three fundamental qualities, or gunas—sattva, rajas, and tamas—which correspond broadly to clarity and harmony, restless desire and activity, and darkness or inertia. Human behavior and temperament are influenced by these qualities, but spiritual growth involves rising beyond their limitations.
+The Gita ultimately returns Arjuna to the question with which the dialogue began: what should he do? Krishna does not simply command him to fight. He gives him knowledge, explains the nature of duty, describes different spiritual paths, and encourages him to act with freedom from selfish attachment. In the end, Arjuna declares that his confusion has been dispelled and that he is ready to perform his duty. His transformation is not merely a decision to enter battle; it is a movement from paralysis to clarity. He learns that courage does not mean the absence of sorrow or fear. It means acting according to truth even when circumstances are painful.
+Sir Edwin Arnold’s rendering gives these teachings a lyrical, elevated character. His Song Celestial presents the Gita not merely as a philosophical argument but as a spiritual poem filled with images of eternity, duty, devotion, death, and divine presence. At its heart, the book asks a timeless question: how can a person live responsibly in a world filled with uncertainty, suffering, desire, and moral conflict? Its answer is to act without selfish attachment, seek wisdom, discipline the mind, recognize the enduring self, and dedicate one’s life to the Divine. The battlefield therefore becomes more than a historical setting. It becomes a symbol of the inner conflicts every human being faces. Arjuna’s struggle represents the struggle between fear and courage, desire and duty, confusion and understanding. Krishna’s teaching suggests that peace does not necessarily come from escaping life’s difficulties, but from discovering the right way to meet them with wisdom, devotion, and an awakened sense of purpose.</t>
   </si>
   <si>
     <t>Chapter 1 : The Distress of Arjuna
 DHRITARASHTRA. Ranged thus for battle on the sacred plain—
 On Kurukshetra—say Sanjaya! Say
 What wrought my people, and the Pandavas?
 SANJAYA. When he beheld the host of Pandavas,
 Raja Duryôdhana to Drona drew,
 And spake these words: “Ah, Guru! See this line,
 How vast it is of Pandu fighting-men,
  Embattled by the son of Drupada,
 Thy scholar in the war! Therein stand ranked
 Chiefs like Arjuna, like to Bhima chiefs,
 Benders of bows; Virâta, Yuyudhân,
 Drupada, eminent upon his car,
 Dhrishtaket, Chekitân, Kaśi’s stout lord,
 Purujit, Kuntibhôj, and Śaivya,
 With Yudhâmanyu, and Uttamauj
 Subhadra’s child; and Draupadi’s—all famed!
 All mounted on their shining chariots!
 On our side, too—thou best of Brahmans! See
 Excellent chiefs, commanders of my line,
 Whose names I joy to count: thyself the first,
 Then Bhishma, Karna, Kripa fierce in fight,
 Vikarna, Aśwatthâman; next to these
@@ -573,51 +588,51 @@
 So is the perfect one! to his soul’s ocean
 The world of sense pours streams of witchery;
 They leave him as they find, without commotion,
 Taking their tribute, but remaining sea.
 Yea! who so, shaking off the yoke of flesh
 Lives lord, not servant, of his lusts; set free
 From pride, from passion, from the sin of “Self”,
 Toucheth tranquillity! O Prithâ’s Son!
 That is the state of Brahm! There rests no dread
 When that last step is reached! Live where he will,
 Die when he may, such passeth from all ’plaining,
 To blest Nirvâna, with the Gods, attaining.
 HERE ENDETH CHAPTER II OF THE BHAGAVAD-GÎTÂ,
 Entitled “Sânkhya-Yôg”, Or “The Book of Doctrines”.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/51901c36-8bf8-4db1-961f-191ff1d70ac9.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068087</t>
   </si>
   <si>
-    <t>Discover The Bhagavad Gita by Sir Edwin Arnold. This book is published by General Press in Hardcover format, ISBN 9789389440232, ASIN 9389440238, under Religion and Spirituality, Hinduism.</t>
+    <t>Discover The Bhagavad Gita by Sir Edwin Arnold. This book is published by General Press in Hardcover format, ISBN 9789389440232, ASIN 9389440238, under Religion and Spirituality, Hinduism, Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1138,86 +1153,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>130</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>