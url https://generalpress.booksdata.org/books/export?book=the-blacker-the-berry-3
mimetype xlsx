--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTT592J</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Historical Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>FIC027020, FIC049040, FIC048000</t>
   </si>
   <si>
     <t>The Blacker the Berry by Wallace Thurman is a powerful and thought-provoking novel that examines the emotional impact of colorism, identity, and self-worth within the African American community during the Harlem Renaissance. First published in 1929, the story follows Emma Lou Morgan, a dark-skinned young woman who has spent her life facing prejudice not only from the wider society but also from members of her own community. Her painful experiences shape her understanding of beauty, belonging, and personal value as she searches for acceptance and happiness.
 Determined to escape the discrimination she faces in her hometown, Emma Lou moves first to college and later to Harlem, believing that a new environment will offer greater freedom and opportunity. Instead, she discovers that color-based bias and social expectations continue to influence relationships, friendships, and opportunities. As she navigates love, disappointment, and repeated rejection, Emma Lou is forced to confront the damaging effects of internalized prejudice and the unrealistic standards that have defined her sense of self.
 Written with honesty and psychological depth, Thurman's novel explores themes of race, gender, beauty, social inequality, and the struggle for self-acceptance. Rather than offering simple answers, it presents a deeply human portrait of a woman learning to recognize her own dignity despite the judgments of others. The Blacker the Berry remains an important work of American literature because of its courageous examination of identity and its enduring message that true self-worth cannot be determined by appearance or the opinions of society.</t>
   </si>
   <si>
     <t>Wallace Henry Thurman (1902–1934) was an American novelist active during the Harlem Renaissance. He also wrote essays, worked as an editor, and was a publisher of short-lived newspapers and literary journals. He is best known for his novel The Blacker the Berry: A Novel of Negro Life (1929), which explores discrimination within the black community based on skin color, with lighter skin being more highly valued.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0a9a9a72-33a8-4e3e-a049-074b3aa940d5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069212</t>
   </si>
   <si>
     <t>Discover The Blacker the Berry by Wallace Thurman. This book is published by General Press in eBook format, ISBN 9789354999321, ASIN B0CFTT592J, under Literature and Fiction, Historical Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -726,77 +729,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>