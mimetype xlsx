--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,87 +134,111 @@
   <si>
     <t>The Blue Castle</t>
   </si>
   <si>
     <t>Lucy Maud Montgomery</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Women's Literary Fiction</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
   </si>
   <si>
     <t>FIC027050, FIC019000, FIC044000</t>
   </si>
   <si>
     <t>2022-08-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘The Blue Castle’ is a 1926 novel by Canadian author Lucy Maud Montgomery. The story takes place prior to World War I in the early 1920s in the fictional town of Deerwood, located in the Muskoka region of Ontario and based on the town of Bala, which Montgomery visited once.
 Valancy Stirling is twenty-nine, unmarried, and has lived her entire life with her gossip-minded family who actively discourage her happiness. When Valancy is diagnosed with a terminal heart ailment, she realizes she has never been happy in her life, and rebels against her family. Valancy decides to move out of her mother's house and take a position as a housekeeper for a friend of hers who is now gravely ill, Cissy Gay. Cissy and Valancy share a room and start spending time with Barney Snaith, who the townspeople are convinced is a criminal. 
 This novel is considered one of L.M. Montgomery's few adult works of fiction, along with ‘A Tangled Web’, and is the only book she wrote that is entirely set outside of Prince Edward Island. It has grown in popularity since being republished in 1990.</t>
   </si>
   <si>
     <t>My name is Lucy Maud Montgomery, A Canadian author best known for a collection of novels, essays, short stories, and poetry beginning in 1908 with Anne of Green Gables. She published twenty novels as well as 530 short stories, five hundred poems, and thirty essays. 
 Some of my books have been made in to television shows and had inspired movie producers 
 Here with Amazon KDP, we have many books that have been brought back from the early days of the forgotten times.
 This is a collection of the books that we used to read as kids.
 Our collection is based on the knowledge that has been left by our ancestors, the forgotten knowledge of the people, times, and places.
 I hope that you enjoy the readings and the knowledge left from beyond as we take it with us into the future and use it to our best advantage.
 Feel free to leave us a review, it helps our algorithms and shows how much you appreciate our efforts.
 Yours truly from Amazon Aurthor Central Publisher L.M. Montgomery</t>
   </si>
   <si>
+    <t>Published in 1926, Lucy Maud Montgomery’s The Blue Castle is a radiant, fiercely feminist, and deeply humane novel that stands as one of her few works aimed explicitly at an adult audience. Far removed from the youthful charm of her famous Anne of Green Gables, this novel delves into the stifling reality of a woman trapped by societal expectations and paralyzing fear. Yet, it is ultimately a triumphant story of spiritual awakening and the radical courage required to live authentically. Written in Montgomery’s signature lucid prose, the book invites readers to witness a soul stepping out of the shadows and into the sunlight.
+The Prison of Fear
+The narrative centers on Valancy Stirling, a twenty-nine-year-old woman living in Deerwood, Ontario. In the eyes of her rigidly conservative family, Valancy is a pitiable failure—an "old maid" with no independent means of survival. Her existence is one of constant belittlement. Treated as a child by her overbearing mother and spiteful extended family, she is trapped in a suffocating web of passive-aggressive control and enforced drabness.
+To cope, Valancy retreats into her imagination. She constructs a secret inner world—her "Blue Castle." Here, she is beautiful, beloved, and free. She also finds solace in the nature writings of a mysterious author named John Foster. However, these are merely survival tactics; her waking life is governed entirely by fear. Valancy is afraid of her mother, of societal disapproval, and of life itself.
+The Liberating Diagnosis
+The catalyst for Valancy’s transformation arrives via a devastating letter. Having secretly visited a specialist for chest pains, Valancy receives a diagnosis of a fatal heart condition. She has at most one year to live, and the end could come suddenly.
+In most narratives, a terminal diagnosis would be a source of profound tragedy and mourning. In The Blue Castle, it is an extraordinary gift of liberation. Faced with the undeniable finality of her own mortality, Valancy experiences a profound psychological shift that alters the trajectory of her existence. If she is going to die anyway, the things she has feared her entire life—the disapproval of her mother, the cruel gossip of her extended family, the rigid social conventions of her community—suddenly lose all their power over her. The diagnosis unlocks her prison. Realizing she has never truly lived, she resolves to spend her final year doing exactly as she pleases.
+The Rebellion and the Outcasts
+What follows is an exhilarating rebellion. Valancy begins by speaking the unvarnished truth, shocking her hypocritical relatives by dismantling their pretensions with lucid honesty. Then, she commits the ultimate social transgression: she leaves the Stirling household.
+She moves in with the town outcast, a dying young woman named Cissy Gay, ostracized for having a child out of wedlock. The Stirling clan is horrified, but Valancy no longer cares. In caring for Cissy, Valancy experiences genuine human connection for the first time. She also meets Barney Snaith, a man with a dangerous reputation. Rumors suggest Barney is a criminal simply because he lives alone on a secluded island. Valancy, stripped of prejudice, sees Barney for who he truly is: a kind, deeply misunderstood man.
+The Tangible Blue Castle
+When Cissy passes away, Valancy refuses to return to her abusive family. In a bold move, she proposes to Barney Snaith. She confesses her terminal diagnosis, assuring him she only wants companionship for the short time she has left. Moved by her honesty, Barney agrees.
+They retreat to his secluded cabin on a forested island in Lake Mistawis, far away from the judgmental eyes of the town. Here, Valancy’s imaginary Blue Castle manifests into a tangible, breathtaking reality. Montgomery’s writing shines brilliantly in these chapters, offering lush, deeply sensory descriptions of the rugged Canadian wilderness. Valancy spends her days canoeing on sun-dappled waters, exploring the shadowed depths of the pine woods, and experiencing the quiet, domestic joy of a home filled with mutual respect and growing affection. She and Barney forge a deep, quiet love, built on genuine companionship rather than societal obligation. For the first time in her twenty-nine years, Valancy is vibrantly, gloriously alive, fully immersed in the natural world.
+The Climax and the Dawn
+The novel’s climax forces Valancy to confront a future she did not plan for. After getting her foot caught in a train track and nearly being killed, she survives the adrenaline-fueled ordeal with her heart completely intact. Realizing a truly fatal heart condition would have killed her then, she discovers Dr. Trent’s letter was sent to her by mistake. She is not going to die.
+Suddenly, the fear rushes back. Believing she trapped Barney in a marriage based on a false premise, she quietly leaves the island to spare him, returning to the Stirlings. But the woman who returns is transformed.
+Barney tracks her down, furiously rejecting the idea that he would ever let her go, revealing his deep love for her. In a delightful twist, Barney’s true identity is revealed: he is Bernard Snaith, a millionaire's son, and, more importantly to Valancy, he is the pseudonymous author John Foster, whose books kept her spirit alive.
+An Enduring Message of Emancipation
+The Blue Castle is a masterpiece of emotional emancipation. Lucy Maud Montgomery crafts a deeply humane narrative that exposes the cruelty of rigid conformities while celebrating the restorative power of nature, honesty, and unconditional love. Valancy Stirling’s journey from a frightened spinster to a joyful, self-actualized woman is a timeless testament to the power of claiming one's own life. It is a novel that gently reminds us that it is never too late to break free from the prisons we allow others to build for us, and that sometimes, the only way to truly live is to stop being afraid of what might happen. Montgomery leaves the reader with a resounding message of hope, proving that true freedom is found not in wealth or status, but in the courageous pursuit of one's own authentic happiness.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ff81baeb-8703-4633-ad95-06a3f1ec4086.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067738</t>
   </si>
   <si>
-    <t>Discover The Blue Castle by Lucy Maud Montgomery. This book is published by General Press in Hardcover format, ISBN 9789354994425, ASIN 9354994423, under Literature and Fiction, Classics.</t>
+    <t>Discover The Blue Castle by Lucy Maud Montgomery. This book is published by General Press in Hardcover format, ISBN 9789354994425, ASIN 9354994423, under Literature and Fiction, Women's Literary Fiction, Historical Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -735,84 +759,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>272</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>445.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>