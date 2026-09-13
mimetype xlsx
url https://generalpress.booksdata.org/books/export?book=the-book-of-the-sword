--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTS12X7</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
     <t>Reference</t>
+  </si>
+  <si>
+    <t>YAF021000, FIC012000</t>
   </si>
   <si>
     <t>The Book of the Sword by Sir Richard Francis Burton is an ambitious historical and cultural study that traces the development of the sword as both a weapon and a symbol of civilization. Drawing upon Burton's extensive travels, scholarly research, and deep interest in history, the book explores how swords evolved across different cultures and periods, revealing their importance in warfare, craftsmanship, honor, and social tradition. Rather than being merely a catalog of weapons, it presents the sword as an object that reflects the values, technology, and identity of the societies that created and used it.
 The book examines the origins of the earliest blades, the advances in metallurgy that shaped their design, and the distinctive styles of swords found in Europe, Asia, the Middle East, and other regions. Burton discusses the role of the sword in military strategy, ceremonial life, and personal combat, while also highlighting the skill of the artisans who forged these remarkable weapons. Alongside technical observations, he explores the legends, customs, and historical events that elevated the sword into a lasting symbol of courage, authority, and honor.
 Written in a richly descriptive and scholarly style, The Book of the Sword combines historical research with cultural insight, encouraging readers to appreciate the sword not only as a tool of war but also as a work of craftsmanship and a reflection of human history. More than a study of weaponry, the book offers a fascinating journey through civilizations, illustrating how a single object can illuminate the evolution of culture, technology, and the enduring ideals of bravery and leadership.</t>
   </si>
   <si>
     <t>Sir Richard Francis Burton was an English Geographer, writer, explorer, translator, orientalist and cartographer known mainly for his translations of several eastern texts and works, including The Kama Sutra of Vatsyayana, The Kasidah of Haji Abdu El-Yezdi and The Perfumed Garden of the Shaykh Nefzawi.
 A captain in the East India Company, he was later employed by the Royal Geographical Society to explore the east coast of Africa and later led an expedition guided by the locals to see Lake Tanganyika, becoming the first European to do so.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f9fc9a99-7ce2-410c-b770-78367791939f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069190</t>
   </si>
   <si>
     <t>Discover The Book of the Sword by Sir Richard Francis Burton. This book is published by General Press in eBook format, ISBN 9789354998638, ASIN B0CFTS12X7, under History, Nonfiction, Reference.</t>
   </si>
 </sst>
 </file>
 
@@ -727,77 +730,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>