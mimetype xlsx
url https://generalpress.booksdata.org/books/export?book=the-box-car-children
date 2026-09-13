--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,64 +131,75 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>The Box-Car Children</t>
   </si>
   <si>
     <t>Gertrude Chandler Warner</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDRF537</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV013050</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
-    <t>Determined to stay together Henry, Jessie, Violet, and Benny sneak off in the middle of the night. Their father has died unexpectedly and they are concerned they will be split up or even worse sent off to live with their cruel grandfather. In the forest, they find an abandoned box car. Here they make their home and begin a series of grand adventures. 
+    <t>Determined to stay together Henry, Jessie, Violet, and Benny sneak off in the middle of the night. Their father has died unexpectedly and they are concerned they will be split up or even worse sent off to live with their cruel grandfather. In the forest, they find an abandoned box car. Here they make their home and begin a series of grand adventures.
 The Boxcar Children was made into the motion picture in 2014. The National Education Association named The Box-Car Children one of its Teachers Top 100 Books for Children and School Library Journal ranked it among the all-time Top 100 Chapter Books for Children.</t>
+  </si>
+  <si>
+    <t>Gertrude Chandler Warner (1890–1979) was a beloved American children's author, teacher, and storyteller whose books have delighted young readers for generations. She is best known as the creator of The Boxcar Children series, one of the most enduring collections of children's literature in the English language. Through her simple yet engaging storytelling, Warner inspired children to value curiosity, kindness, family, and self-reliance, making her works timeless favorites in homes, schools, and libraries around the world.
+Born on April 16, 1890, in Putnam, Connecticut, Warner grew up in a close-knit family that encouraged reading, imagination, and learning. As a child, she loved books and often created stories of her own. Although frequent illnesses sometimes prevented her from attending school regularly, she continued her education at home through extensive reading and the support of her family. These early experiences nurtured her creativity and strengthened her lifelong passion for writing.
+Warner began her career as an elementary school teacher, a profession she cherished for many years. Her daily interactions with children gave her a deep understanding of their interests, emotions, and ways of thinking. She believed that stories should both entertain and teach valuable life lessons, and this philosophy became the foundation of her writing.
+In 1924, Warner published The Boxcar Children, the story of four orphaned siblings—Henry, Jessie, Violet, and Benny—who create a happy home in an abandoned boxcar before eventually finding a loving family. The novel was praised for its warmth, optimism, and emphasis on cooperation, resourcefulness, and perseverance. Its enduring popularity led to a long-running series that introduced countless young readers to mystery, adventure, and the joy of reading. Although Warner wrote many other books, The Boxcar Children remains her most celebrated achievement.
+Beyond her literary career, Warner remained devoted to education and community service. She enjoyed gardening, collecting antiques, and preserving local history, interests that often found their way into her stories. Even after retiring from teaching, she continued writing books that reflected her belief in honesty, compassion, and lifelong learning.
+Gertrude Chandler Warner passed away on August 30, 1979, but her legacy continues through the millions of children who have grown up reading her stories. Today, she is remembered as one of America's most cherished children's authors, whose gentle wisdom, memorable characters, and heartfelt storytelling continue to inspire imagination and a love of reading across generations.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/67a774e5-aa76-4a8a-9dab-bcd5694082be.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069184</t>
   </si>
   <si>
     <t>Discover The Box-Car Children by Gertrude Chandler Warner. This book is published by General Press in eBook format, ISBN 9789354995750, ASIN B0BWDRF537, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,85 +725,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789354995750</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>